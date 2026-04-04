--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -1,2350 +1,2281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\ARCHIVO CENTRAL\FONDOS DOCUMENTALES\INSTITUTO REFORMAS SOCIALES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\76723707p\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04513E47-4BAB-4648-A776-3ACDEDE6FDEA}" xr6:coauthVersionLast="41" xr6:coauthVersionMax="41" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F9C8E46-E69B-433F-B8A1-1014E72B1DA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Inventario_IRS" sheetId="1" r:id="rId1"/>
+    <sheet name="Inventario IRS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="Inventario_IRS">Inventario_IRS!$B$1:$L$607</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Inventario IRS'!$A$1:$J$1</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2855" uniqueCount="878">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4273" uniqueCount="852">
+  <si>
+    <t>Nº Orden</t>
+  </si>
   <si>
     <t>Nº Expediente</t>
   </si>
   <si>
     <t>Primera División</t>
   </si>
   <si>
     <t>Segunda División</t>
   </si>
   <si>
+    <t>Serie</t>
+  </si>
+  <si>
     <t>Remitente / corresponsal</t>
   </si>
   <si>
-    <t>Serie</t>
-[...1 lines deleted...]
-  <si>
     <t>Título Atribuido</t>
   </si>
   <si>
     <t>Fechas extremas</t>
   </si>
   <si>
-    <t>Clasificación según Inventario de 1924 A General Secretaría</t>
-[...4 lines deleted...]
-  <si>
     <t>Alcance y Contenido</t>
   </si>
   <si>
     <t>Signatura</t>
   </si>
   <si>
+    <t>PRESIDENTE</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE LAS JUNTAS LOCALES DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>RECURSO DE ALZADA INTERPUESTO POR EL ALCALDE DEL CAÑAVERAL (CÁCERES) CONTRA LA PROVIDENCIA DEL GOBERNADOR CIVIL DECLARANDO BIEN CONSTITUIDA LA JUNTA LOCAL</t>
+  </si>
+  <si>
+    <t>INFORMES DE OTROS ORGANISMOS</t>
+  </si>
+  <si>
+    <t>INFORME DEL CONSEJO DE ESTADO REFERENTE A LA RELACIÓN QUE DEBEN GUARDAR LA LEY MUNICIPAL Y LA DEL DESCANSO DOMINICAL EN LO QUE RESPECTA A FERIAS Y MERCADOS</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE DEL AYUNTAMIENTO DE BEGOÑA (VIZCAYA) RELATIVO A LA CREACIÓN DE UNA FERIA DE GANADOS</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL INSTITUTO EN OTROS ORGANISMOS</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL NSTITUTO DE REFORMAS SOCIALES EN EL MONTEPÍO GENERAL OBRERO DE ESPAÑA</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>COMUNICACIONES</t>
+  </si>
+  <si>
+    <t>COMUNICACIÓN A GOBERNACIÓN DEL PRESIDENTE DEL INSTITUTO, ATENDIENDO A LA MOCIÓN PRESENTADA POR EL VOCAL OBRERO (FRANCISCO LARGO CABALLERO), PARA QUE VELE POR EL CUMPLIMIENTO DE LA LEY DEL DESCANSO DOMINICAL DEBIDO AL GRAN NÚMERO DE INFRACCIONES</t>
+  </si>
+  <si>
+    <t>ESCRITO REMITIDO POR ACUERDO UNÁNIME DEL INSTITUTO EN LAS SESIONES DEL PLENO CELEBRADAS EL 13 Y EL 31 DE ENERO DE 1910 (BOLETÍN DEL IRS, AÑO VII, Nº 68 Y Nº 69, FEBRERO Y MARZO DE 1910)</t>
+  </si>
+  <si>
+    <t>CONFERENCIAS</t>
+  </si>
+  <si>
+    <t>CONFERENCIA DE PREVISIÓN: SEGUNDA CONFERENCIA SOBRE PREVISIÓN POPULAR CELEBRADA POR LOS DELEGADOS DE CAJAS DE AHORRO Y DEL BANCO HIPOTECARIO, (MADRID, 24-28 DE ENERO DE 1914) INCLUYE CONCLUSIONES PROPUESTAS POR D. JUAN MALUQUER VILADOT Y D. VICTOR COVIÁN</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>RECOGIDAS EN LA PAG. 53 DE LA MONOGRAFÍA PUBLICADA POR EL IRS EN 1914</t>
+  </si>
+  <si>
+    <t>CONSEJO DE DIRECCIÓN</t>
+  </si>
+  <si>
+    <t>CONSEJO SUPERIOR DE EMIGRACIÓN</t>
+  </si>
+  <si>
+    <t>1908, 1921 Y 1923</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL INSTITUTO EN EL PATRONATO DEL INSTITUTO NACIONAL DE ANORMALES Y ESPECIAL DE SORDOMUDOS Y CIEGOS</t>
+  </si>
+  <si>
+    <t>1910, 1914, 1916 y 1921</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL INSTITUTO EN LA JUNTA DE ARANCELES Y VALORACIONES</t>
+  </si>
+  <si>
+    <t>1910-1924</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE VOCALES DEL INSTITUTO EN LA COMISIÓN ENCARGADA DE ESTUDIAR LAS CONDICIONES DE TRABAJO QUE HAN DE REGULAR LAS RELACIONES ENTRE OBREROS ALBAÑILES, APAREJADORES Y CONTRATISTAS DE OBRAS DE MADRID</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE VOCALES ACORDADA EN LA SESIÓN DEL PLENO DE 19 DE JUNIO DE 1911 (BOLETÍN DEL IRS, AÑO VIII, Nº 85, JULIO DE 1911)</t>
+  </si>
+  <si>
+    <t>OFICIOS DEL ALCALDE DE MADRID SOLICITANDO LA DESIGNACIÓN DE  VOCALES DE REPRESENTACIÓN OBRERA Y PATRONAL PARA LA OFICINA DE COLOCACIÓN (1921: DESIGNADOS D. JOSÉ Mª ACEVEDO VARÓN Y D. FRANCISCO MORA Y MÉNDEZ, VOCALES DE REPRESENTACIÓN PATRONAL Y OBRERA)</t>
+  </si>
+  <si>
+    <t>1916, 1921</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE D. ÁNGEL PULIDO COMO VOCAL DEL INSTITUTO PARA EL ESTUDIO DE LAS BASES FUNDAMENTALES DE LAS DISPOSICIONES QUE DICTE EL Mº DE LA GOBERNACIÓN PARA REGULAR EL FUNCIONAMIENTO DE LAS SOCIEDADES BENÉFICAS PARA ASISTENCIA MÉDICO-FARMACEÚTICA</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>APROBADO EN LA SESIÓN DEL CONSEJO DE DIRECCIÓN DE 14 DE FEBRERO DE 1916 (BOLETÍN DEL IRS, AÑO XIII, Nº 144, JUNIO DE 1916)</t>
+  </si>
+  <si>
+    <t>JUNTA PROVINCIAL DE SUBSISTENCIAS: DESIGNACIONES DE LOS VOCALES OBREROS D. EDUARDO ÁLVAREZ Y D. MATÍAS GÓMEZ LATORRE COMO REPRESENTANTES DEL INSTITUTO DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>1916-1921</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE UN VOCAL DEL INSTITUTO PARA QUE FORME PARTE DEL JURADO QUE HA DE DECIDIR EN EL CONCURSO ABIERTO POR LA SOCIEDAD PARA EL ESTUDIO DEL PROBLEMA DEL PARO EN ESPAÑA</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>CONTIENE BASES DEL CONCURSO.</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE D. FRANCISCO MORA MÉNDEZ COMO REPRESENTANTE DEL INSTITUTO DE REFORMAS SOCIALES EN EL CONSEJO DE ADMINISTRACIÓN DE LAS MINAS DE ALMADÉN (CIUDAD REAL)</t>
+  </si>
+  <si>
+    <t>1917-1923</t>
+  </si>
+  <si>
+    <t>EN CUMPLIMIENTO DE LA R. O. COMUNICADA DEL MINISTERIO DE HACIENDA</t>
+  </si>
+  <si>
+    <t>EL AYUNTAMIENTO DE MADRID SOLICITA LA DESIGNACIÓN DE UN VOCAL OBRERO COMO REPRESENTANTE DEL INSTITUTO PARA QUE FORME PARTE DEL CONSEJO DE ADMINISTRACIÓN DE LA FÁBRICA DEL GAS</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>CONSTA EL EXPEDIENTE EL REGLAMENTO DEL CONSEJO DE ADMINISTRACIÓN DE LA FÁBRICA DEGAS DE MADRID, 1918</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL INSTITUTO DE REFORMAS SOCIALES EN LA COMISIÓN REGULADORA DEL COMERCIO DEL ACEITE</t>
+  </si>
+  <si>
+    <t>1918-1920</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL INSTITUTO EN LA COMISIÓN CONSULTIVA PARA LA REGULACIÓN DEL ABASTECIMIENTO DEL TRIGOS, HARINAS Y PAN DEL MINISTERIO DE ABASTECIMIENTOS</t>
+  </si>
+  <si>
+    <t>1919 y 1920</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE D. ANTONIO ARENAS, OFICIAL DE LA INSPECCIÓN CENTRAL DEL TRABAJO, PARA QUE DESEMPEÑE EL CARGO DE ASESOR SECRETARIO DE LA COMISIÓN ARBITRAL DEL RAMO DE LA CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>EN CUMPLIMIENTO DE LA R. O. COMUNICADA DEL MINISTERIO DEL TRABAJO DE 14 DE JULIO DE 1920</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE D. SANTIAGO PÉREZ INFANTE COMO REPRESENTANTE DEL INSTITUTO EN LA JUNTA CONSULTIVA REGULADORA DEL MERCADO DEL AZÚCAR DEL MINISTERIO DE ABASTECIMIENTO</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL INSTITUTO DE REFORMAS SOCIALES EN LA COMISIÓN DE LA ENSEÑANZA TÉCNICA DEL MINISTERIO DE TRABAJO, COMERCIO E INDUSTRIA</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>ASUNTOS INFORMADOS POR LA SECCIÓN 2ª</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA, CONTRA LAS FÁBRICAS DE TEJIDOS DE LOS SRES. RODERGAS Y CIA, ESTEBAN GASSO, FERNANDO PARERA Y RAMÓN PUJOL (AMADOR VIÑOLAS Y CIA) DE BERGA (BARCELONA) POR INFRINGIR EL R. D. DE 26 DE JUNIO DE 1902</t>
+  </si>
+  <si>
+    <t>OFICIO DEL INSPECTOR PROVINCIAL DE GERONA, COMUNICANDO QUE ESA INSPECCIÓN NO TIENE NOTICIA DEL FALLO RECAIDO AL ACTA DE INFRACCIÓN LEVANTADA A LA FÁBRICA DE D. JUAN CLEROCH DE OSORIO</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LA FÁBRICA DE HILADOS DE LA SRA. VIUDA DE D. JUAN BARRAL EN TORRE DE CLARAMUNT (BARCELONA)</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LA FÁBRICA DE HILADOS DE LOS SRES. JACINTO RIFÁ Y VIUDA Y DE SEBASTIÁN MARSAL EN CABRERA (BARCELONA)</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LAS FÁBRICAS DE HILADOS DE LOS SRES. VIUDA E HIJOS DE IGNACIO BORRÁS Y LA VIUDA E HIJOS DE FRANCISCO BURÉS EN CASTELLVELL (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LAS FÁBRICAS DE PAPEL DE D. JOSÉ VILASECA (CAL PARELLADA Y CAL PARÍS) Y D. ANTONIO BONARTRE Y D. FLORENCIO CORTAS (CUBÉ Y ASBERT) EN LAVID</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LA FÁBRICA DE PAPEL DE D. PEDRO ROVIRA EN MARTORELL (BARCELONA)</t>
+  </si>
+  <si>
+    <t>ADJUNTA ACTA DE INFRACCIÓN LEVANTADA EN AGOSTO DE 1911 POR EL INSPECTOR PROVINCIAL D. FRANCISCO PALAU CANADELL</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL AL PERMITIR EL AUMENTO DE HORAS SEMANALES A LAS FÁBRICAS DE HILADOS Y TEJIDOS DE D. PEDRO JORBÁ E HIJOS Y SRES. GUITART Y SALVADÓ RESPECTIVAMENTE, EN CALDERS (BARCELONA)</t>
+  </si>
+  <si>
+    <t>COMUNICACIÓN DEL INSPECTOR REGIONAL DE BARCELONA SOBRE LA VISITA VERIFICADA POR EL INSPECTOR PROVINCIAL DE TARRAGONA SOBRE LA HUELGA EN LA CIUDAD DE VALLS (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR PROVINCIAL DE GERONA SOBRE LA MULTA IMPUESTA POR LA JUNTA LOCAL A LOS CONTRATISTAS CARRÉ Y FERRER CONSTRUCTORES DEL TEATRO EN PALAFRUGELL PROPIEDAD DEL SR. GIRBAU Y CIA.</t>
+  </si>
+  <si>
+    <t>ADJUNTA ACTA DE INFRACCIÓN LEVANTADA EL 15 DE JUNIO DE 1912 POR EL INSPECTOR PROVINCIAL DE GERONA D. MARTIN SUREDA Y VILA</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LAS FÁBRICAS DE HILADOS Y TEJIDOS DE D. FRANCISCO VIVES Y D. ISIDRO PUIG EN SAN FRUCTUOSO (BARCELONA)</t>
+  </si>
+  <si>
+    <t>ADJUNTA VISITAS Y ACTAS DE APERCIBIMIENTO E INFRACCIÓN LEVANTADAS EL 10 DE MAYO DE 1912 POR EL INSPECTOR PROVINCIAL DE BARCELONA</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LA FÁBRICAS DE HILADOS Y TEJIDOS DE RIPOLL (GERONA)</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA POR IRREGULARIDADES DE LA JUNTA LOCAL RESPECTO A LAS INFRACCIONES DE LAS FÁBRICAS DE LOS SRES. PORTABELLA Y COMPAÑÍA Y D. JAIME SITJES EN MANRESA (BARCELONA)</t>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE ORGANIZACIÓN Y RENOVACIÓN DE LAS JUNTAS LOCALES Y PROVINCIALES DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE DE RENOVACIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE SEVILLA</t>
+  </si>
+  <si>
+    <t>1908-1909</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ARBO (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE BAYONA (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CANGAS (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>1923-1924</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LA CAÑIZA (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CARBIA (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CERCEDO (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE SANJENJO (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE TOMIÑO (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE REDONDELA (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PONTEVEDRA</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE RODEIRO (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PORRIÑO (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PUENTECALDELAS(PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE TUY (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>01. COMUNICACIÓN DEL GOBERNADOR CIVIL DE MADRID INDICANDO LA CONSTITUCIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE DAGANZO (MADRID)</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>02. COMUNICACIÓN DEL GOBERNADOR CIVIL DE MADRID INDICANDO LA CONSTITUCIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE VALDILECHA (MADRID)</t>
+  </si>
+  <si>
+    <t>03. COMUNICACIÓN DEL GOBERNADOR CIVIL DE PALENCIA INDICANDO QUE NO SE HA CONSTITUIDO LA JUNTA LOCAL DE REFORMAS SOCIALES DE BOADILLA DEL CAMINO NI DE MEDINA DE RIOSECO (PALENCIA)</t>
+  </si>
+  <si>
+    <t>04. COMUNICACIÓN DEL GOBERNADOR CIVIL DE SEVILLA INDICANDO LA CONSTITUCIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE ESTEPA (SEVILLA)</t>
+  </si>
+  <si>
+    <t>05. COMUNICACIÓN AL GOBERNADOR CIVIL DE ZAMORA SOBRE LA FALTA DE REPRESENTACIÓN OBRERA EN LA JUNTA LOCAL DE VILLÁRDIGA</t>
+  </si>
+  <si>
+    <t>06. COMUNICACIÓN DEL GOBERNADOR CIVIL DE SANTANDER INDICANDO LA CONSTITUCIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE CABÁRCENO (SANTANDER)</t>
+  </si>
+  <si>
+    <t>07. COMUNICACIÓN DEL GOBERNADOR CIVIL DE SANTANDER INDICANDO LA DEFECTUOSA CONSTITUCIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE PENAGOS (SANTANDER)</t>
+  </si>
+  <si>
+    <t>08. COMUNICACIÓN DEL GOBERNADOR CIVIL DE SANTANDER INDICANDO LA CONSTITUCIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE TORRELAVEGA (SANTANDER)</t>
+  </si>
+  <si>
+    <t>09. OFICIO ELEVANDO AL MINISTERIO DE LA GOBERNACIÓN EL PROYECTO DE REGULACIÓN Y FUNCIONAMIENTO DE LAS JUNTAS DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>10. DENUNCIA RESPECTO AL MAL FUNCIONAMIENTO DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE ALICANTE</t>
+  </si>
+  <si>
+    <t>11. DENUNCIA DE LA SOCIEDAD "NUEVA AURORA" RESPECTO A LA ILEGAL CONSTITUCIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE OLIVENZA (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>13. COMUNICACIÓN DE LA JUNTA LOCAL DE VIGO (PONTEVERA) SOLICITANDO UN AUMENTO DE LAS DIETAS QUE PERCIBEN LOS VOCALES OBREROS INSPECTORES DE FÁBRICAS Y TALLERES</t>
+  </si>
+  <si>
+    <t>14. ORDEN  AL GOBERNADOR CIVIL DE ZAMORA PARA QUE REORGANICE LA JUNTA LOCAL DE REFORMAS SOCIALES DE VILANUEVA DE CAMPEÁN</t>
+  </si>
+  <si>
+    <t>15. EXPEDIENTE RELATIVO A LA SUSPENSIÓN DE FACUNDO PEREZAGUA COMO VOCAL DE LA JUNTA DE BILBAO (VIZCAYA)</t>
+  </si>
+  <si>
+    <t>16. COMUNICACIÓN DEL INSTITUTO DE REFORMAS SOCIALES REMITIENDO LA COMPOSICIÓN DE LAS JUNTAS LOCALES DE TEBA Y PEÑARRUBIA (MÁLAGA)</t>
+  </si>
+  <si>
+    <t>VISTO Y ACORDADO EN LA SESIÓN DEL PLENO DEL 11 DE ABRIL DE 1910 (BOLETÍN DEL IRS, AÑO VII, Nº 71, MAYO DE 1910)</t>
+  </si>
+  <si>
+    <t>17. DENUNCIAS FORMULADAS CONTRA EL MAL FUNCIONAMIENTO Y CONSTITUCIÓN DE JUNTAS LOCALES DE CALELLA (BARCELONA), CORUÑA, CARBAJAL DE FUENTES (LEÓN), TORTOSA (TARRAGONA), PUERTO DEL SON (CORUÑA), VALLADOLID, BARACALDO (VIZCAYA) Y MELGAR DE ARRIBA (ZAMORA)</t>
+  </si>
+  <si>
+    <t>18. CONSULTA DE LA JUNTA LOCAL DE TORTOSA (TARRAGONA) REFERENTE A LA CONSIDERACIÓN PATRONAL U OBRERA DE LOS VOCALES ELEGIDOS D. JOSÉ SILVA MIR Y D. LUIS SUBIRATS MOZAPÓN</t>
+  </si>
+  <si>
+    <t>20. COMUNICACIÓN AL ALCALDE DE BILBAO (VIZCAYA) SOBRE CUESTIONES RELACIONADAS CON LA CONSTITUTCIÓN DE LAS JUNTAS LOCALES</t>
+  </si>
+  <si>
+    <t>21. COMUNICACIÓN AL GOBERNADOR DE ZAMORA SOBRE DEFECTOS EN LAS CONSTITUCIÓN DE LA JUNTA DE REVELLINOS</t>
+  </si>
+  <si>
+    <t>22. SOLICITUD DEL CENTRO OBRERO "LA NUEVA AURORA" DE OLIVENZA (BADAJOZ) PARA QUE SE REMITA UN EJEMPLAR DEL REGLAMENTO PARA LA JUNTA LOCAL</t>
+  </si>
+  <si>
+    <t>23. SOLICITUD DE LA ASOCIACIÓN OBRERA REPUBLICANA DE BILBAO (VIZCAYA) PARA SER COMPRENDIDA EN LA ELECCIÓN DE VOCALES DE LAS JUNTAS LOCALES</t>
+  </si>
+  <si>
+    <t>24. COMUNICACIÓN  RESPECTO A LAS DIFICULTADES QUE PUEDAN ORIGINARSE EN LA ELECCIÓN DE VOCALES EN LA JUNTA LOCAL DE MADRID</t>
+  </si>
+  <si>
+    <t>25. COMUNICACIÓN AL MINISTERIO DE LA GOBERNACIÓN INFORMANDO DE LAS RECLAMACIONES RECIBIDAS EN EL INSTITUTO DE REFORMAS SOCIALES CON MOTIVO DE LA ELECCIÓN DE LAS JUNTAS LOCALES CELEBRADAS EN VIRTUD DE LA R. O. DE 3 DE AGOSTO DE 1904</t>
+  </si>
+  <si>
+    <t>26. MANIFESTACIONES  DE LA JUNTA LOCAL DE LAGUNA DALGA (LEÓN) RSPECTO A DENUNCIAS DE LOS VOCALES OBREROS</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>VISTO Y ACORDADO EN LA SESIÓN DEL PLENO DEL 20 DE JUNIO DE 1905 (BOLETÍN DEL IRS, AÑO II, Nº 13, JULIO DE 1905)</t>
+  </si>
+  <si>
+    <t>REMISIÓN AL FISCAL DEL TRIBUNAL SUPREMO DE UNA HOJA PRESENTADA POR EL VOCAL SR. LARGO CABALLERO, EN LA QUE SE INCITA AL INCUMPLIMIENTO DE LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>VISTO Y ACORDADO EN LA SESIÓN DEL PLENO DEL 27 DE ABRIL DE 1908 (BOLETÍN DEL IRS, AÑO V, Nº 48, JUNIO DE 1908)</t>
+  </si>
+  <si>
+    <t>ACTA DE ESCRUTINIO DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE SANTANDER</t>
+  </si>
+  <si>
+    <t>OFICIO DEL PRESIDENTE DE LA JUNTA LOCAL DE GUADALAJARA REMITIENDO LA RELACIÓN DE LOS MIEMBROS DE LA JUNTA LOCAL TRAS SU RENOVACIÓN</t>
+  </si>
+  <si>
+    <t>SÓLO CONSTA EL OFICIO</t>
+  </si>
+  <si>
+    <t>OFICIO DEL PRESIDENTE DE LA JUNTA LOCAL DE GETAFE (MADRID) REMITIENDO ACTA DE LA SESIÓN CELEBRADA POR LA JUNTA EL 10 DE MAYO DE 1911 Y UN EJEMPLAR DEL ACTA DE LA INSPECCIÓN DE TRABAJO EN EL COLEGIO DE ESCOAPIOS DEL DÍA 2 DE MAYO DE 1911</t>
+  </si>
+  <si>
+    <t>COMUNICACIÓN DEL INSPECTOR REGIONAL DE TRABAJO DE MADRID A LA JUNTA LOCAL DE REFORMAS SOCIALES DE LEGANÉS</t>
+  </si>
+  <si>
+    <t>COMUNICACIÓN DE LA JUNTA LOCAL DE REFORMAS DE VALENCIA SOBRE EL NOMBRAMIENTO DE VOCALES INSPECTORES</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE ZARAGOZA EN RELACIÓN AL PAGO DE DIETAS A LOS INTERVENTORES OBREROS DE LOS JURADOS DE TRIBUNALES INDUSTRIALES</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ALCOVER (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ALMOSTER (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PRATDIN (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PERELLÓ (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LA CENIA (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MASLLORENS (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PAULS (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LA RIBA (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE FATARELLA (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ROTARELL (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE BRÁFIM (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE BILBAS DE FALSET (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE BENISANET (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE AIGUAMURCIA (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE HORTA DE SAN JUAN (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ALBIOL (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE TEJADO (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE YELO (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE VALTAJEROS (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CASTILRUIZ (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE SAN ANDRÉS DE SAN PEDRO (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE SORIA</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE TRÉVAGO (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE TORRALBA DEL BURGO (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE VELAMAZÁN (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE GOMARA (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LAINA (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MEDINACELI (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MORGUERA (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MATALEBRERAS (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MATASEJUN (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE QUINTANAS RUBIAS DE ARRIBA (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LA POVEDA (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LA REVILLA (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE SANQUILLO DE PAREDES (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MAZATERÓN (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE DEZA (SORIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CANDILICHERA (SORIA)</t>
+  </si>
+  <si>
+    <t>COMUNICACIONES DE LA JUNTA LOCAL DE ALICANTE INFORMANDO AL INSTITUTO DE REFORMAS SOCIALES SOBRE LA ELECCIÓN DE CARGOS</t>
+  </si>
+  <si>
+    <t>1913-1914</t>
+  </si>
+  <si>
+    <t>COMUNICACIONES CON LA JUNTA DE LOCAL DE BARCELONA SOBRE EL Iiº CONGRESO NACIONAL DE REFORMAS SOCIALES (BARCELONA, 25-29/06/1910)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE ASTILLERO (CANTABRIA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ALDEA DEL REY MIÑO (ÁVILA)</t>
+  </si>
+  <si>
+    <t>SÓLO CONSTAN EXPEDIENTES DE LAS PROVINCIAS DE CÁCERES, PONTEVEDRA, SANTANDER, SORIA, TARRAGONA, TOLEDO,</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE JEREZ DE LOS CABALLEROS (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ORELLANA LA VIEJA (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE OLIVENZA (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PUEBLA DEL MAESTRE (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE OLIVA DE MÉRIDA (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LLERENA (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MONESTERIO (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MÉRIDA (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE MALCOCINADO (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE OLIVA DE JEREZ (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CANGAS DE ONÍS (ASTURIAS)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE GIJÓN (OVIEDO)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ARENAS DE SAN PEDRO (ÁVILA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE PUEBLA DE LA REINA  (BADAJOZ)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE AMAVIDA (ÁVILA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ÁVILA (ÁVILA)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CASAR DE PALOMERO (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CASAS DE ANTONIO (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CASAS DEL CASTAÑAR (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CAÑAMERO (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CASAS DEL MONTE (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CASATEJADA (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CODILLO (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CAMPILLO DE DELEITOSA (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE DESCARGA MARÍA (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE CAMINO MORISCO (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE GUIJO DE CORIA (CÁCERES)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LUCILLOS (TOLEDO)</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE ILLÁN DE VACAS (TOLEDO)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LAGARTERA (TOLEDO)</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE LA JUNTA LOCAL DE LAYOS (TOLEDO)</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA SECCIÓN ESPECIAL DE REFORMAS SOCIALES DEL MINISTERIO DE LA GOBERNACIÓN REMITIENDO LOS ACUERDOS DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE ALICANTE</t>
+  </si>
+  <si>
+    <t>ELECCIONES JUNTAS PROVINCIAL Y LOCALES DE CÁCERES</t>
+  </si>
+  <si>
+    <t>ACTAS DEL PLENO</t>
+  </si>
+  <si>
+    <t>1905-1908</t>
+  </si>
+  <si>
+    <t>1909-1910 y 1913</t>
+  </si>
+  <si>
+    <t>BORRADORES DE ACTAS: DISCUSIONES DEL PROYECTO DE LEY DE CONTRATO DE TRABAJO Y OTROS</t>
+  </si>
+  <si>
+    <t>[1922-1923]</t>
+  </si>
+  <si>
+    <t>BORRADORES INCOMPLETOS Y FRAGMENTARIOS. INCLUYE UN BORRADORDEL CONSEJO DE DIRECCIÓN</t>
+  </si>
+  <si>
+    <t>ACTAS DEL PLENO Y EXPEDIENTES DE SESIONES</t>
+  </si>
+  <si>
+    <t>ACTAS DEL CONSEJO DE DIRECCIÓN</t>
+  </si>
+  <si>
+    <t>1904-1921</t>
+  </si>
+  <si>
+    <t>1922-1924</t>
+  </si>
+  <si>
+    <t>REPRESENTACIÓN DEL INSTITUTO EN OTROS ORGANISMOS: CONGRESOS</t>
+  </si>
+  <si>
+    <t>CONFERENCIA NACIONAL DE LA EDIFICACIÓN (MADRID, 28 DE MAYO A 4 DE JUNIO DE 1923): ACTAS DE LAS SECCIONES DE LA CONFERENCIA; CONCLUSIONES QUE SE ELEVAN AL PLENO DE LA CONFERENCIA; MOCIONES; EXTRACTOS DE LAS SESIONES</t>
+  </si>
+  <si>
+    <t>MONOGRAFÍA PUBLICADA POR EL IRS EN 1923 (FONDO DE LA BILIOTECA DEL MEYSS)</t>
+  </si>
+  <si>
+    <t>SESIONES DEL PLENO SOBRE LEGISLACIÓN</t>
+  </si>
+  <si>
+    <t>PETICIÓN DE LA CORPORACIÓN OFICIAL "FOMENTO DEL TRABAJO NACIONAL" DE BARCELONA PARA QUE LA REUNIÓN DEL PLENO DEL DÍA 27 DE NOVIEMBRE SE APLACE HASTA EL MES DE ENERO POR AUSENCIA DE SU PRESIDENTE DOMINGO SERT.</t>
+  </si>
+  <si>
+    <t>POR R. O. DEL MINISTERIO DE TRABAJO, COMERCIO E INDUSTRIA QUEDA APLAZADA LA REUNIÓN AL DÍA 8 DE ENERO DE 1924. ENTERADO EL CONSEJO DE DIRECCIÓN EN LA SESIÓN DEL DÍA 3 DE DICIEMBRE DE 1923 (BOLETÍN DEL IRS, AÑO XX, Nº 234, DICIEMBRE DE 1923)</t>
+  </si>
+  <si>
+    <t>PROYECTO DE LEY DE REFORMA DE LA LEY 30 DE ENERO SOBRE ACCIDENTES DE TRABAJO: VOTOS PARTICULARES DE LOS SRS. PEDRO J. MORENO RODRÍGUEZ Y JOAQUÍN SÁNCHEZ DE TOCA</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE D. ÁNGEL PULIDO COMO REPRESENTANTE DEL INSTITUTO ANTE LA COMISIÓN SENATORIAL QUE HA DE INFORMAR SOBRE EL PROYECTO DE LEY DE SINDICACIÓN</t>
+  </si>
+  <si>
+    <t>ANTEPROYECTO DE LEY DE CONTRATO DE TRABAJO. SESIONES DEL PLENO: ENMIENDAS DE VOCALES PATRONOS, DE VOCALES OBREROS, LISTADOS DE VOTACIONES, NOTAS DE PRENSA.</t>
+  </si>
+  <si>
+    <t>EL AYUNTAMIENTO DE MADRID SOLICITA LA DESIGNACIÓN DE UN VOCAL OBRERO COMO REPRESENTANTE DEL INSTITUTO PARA QUE FORME PARTE DE LA JUNTA REGULADORA DEL PRECIO DEL PAN</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>INVITACIÓN AL CONGRESO INTERNACIONAL CONTRA EL ALCOHOLISMO. (BUDAPEST, 11-16 DE SEPTIEMBRE 1905)</t>
+  </si>
+  <si>
+    <t>CONGRESO NACIONAL DE REFORMAS SOCIALES (VALENCIA 26-30 DE OCTUBRE DE 1909)</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>VISTO EN LA SESIÓN DEL 13 DE DICIEMBRE DE 1909 (BOLETÍN DEL IRS, AÑO VII, Nº 67, ENERO DE 1910)</t>
+  </si>
+  <si>
+    <t>CONGRESOS: COMUNICACIÓN DEL COMITÉ EJECUTIVO DE LA EXPOSICIÓN REGIONAL GALLEGA PARA QUE EL INSTITUTO PRESENTE UNA INSTALACIÓN EN DICHA EXPOSICIÓN (SANTIAGO DE COMPOSTELA, JULIO 1909)</t>
+  </si>
+  <si>
+    <t>CONGRESOS: DIMISIÓN DE ADOLFO POSADAS Y DESIGNACIÓN DE D. ADOLFO ÁLVAREZ BUYLLA COMO REPRESENTANTE DEL INSTITUTO EN CALIDAD DE DELEGADO OFICIAL ESPAÑOL EN EL PRIMER CONGRESO INTERNACIONAL DE CIENCIAS ADMINISTRATIVAS QUE SE CELEBRARÁ EN BRUSELAS (BÉLGICA)</t>
+  </si>
+  <si>
+    <t>CONGRESOS: COMUNICACIÓN DE LA ASOCIACIÓN INTERNACIONAL PARA LA PROTECCIÓN LEGAL DE LOS TRABAJADORES, SECCIÓN ESPAÑOLA, SOLICITANDO SE DESIGNE A JULIÁN JUDERÍAS COMO DELEGADO ESPECIAL  EN LA ASAMBLEA DE LUGANO (SUIZA) EN SEPTIEMBRE DE 1910</t>
+  </si>
+  <si>
+    <t>CONGRESOS: INVITACIÓN DE LA CAJA DE PENSIONES PARA LA VEJEZ Y DE AHORROS DE BARCELONA PARA QUE EL INSTITUTO ASISTA A LA INAUGURACIÓN DE LA SUCURSAL EN VICH</t>
+  </si>
+  <si>
+    <t>CONGRESOS: DESIGNACIÓN DE D. JOSÉ MALUQUER Y SALVADOR COMO REPRESENTANTE DEL INSTITUTO EN CALIDAD DE CONSEJERO DELEGADO EN EL CONGRESO INTERNACIONAL DE ACTUARIOS (ÁMSTERDAM, 2 AL 7 DE SEPTIEMBRE 1912)</t>
+  </si>
+  <si>
+    <t>CONGRESOS: DESIGNACIÓN DE ÁLVARO LÓPEZ NÚÑEZ COMO REPRESENTANTE DEL INSTITUTO EN EL III CONGRESO DE ECONOMÍA NACIONAL (VALENCIA, 1918)</t>
+  </si>
+  <si>
+    <t>CONGRESOS: R.O. COMUNICADA (FOMENTO) POR LA QUE SE DISPONE CONSTITUCIÓN DE UN COMITÉ OFICIAL ENCARGADO DEL ESTUDIO DE LOS CULTIVOS Y RIQUEZA FORESTAL Y PECUARIA, COMPUESTO POR LOS DELEGADOS DE ESPAÑA EN LA COMISIÓN INTERNACIONAL DE AGRICULTURA DE PARÍS</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>POR EL INSTITUTO FORMA PARTE DE LA COMISIÓN SU PRESIDENTE EL VIZCONDE DE EZA</t>
+  </si>
+  <si>
+    <t>CONGRESOS: DESIGNACIÓN DE D. CONSTANCIO BERNALDO DE QUIRÓS Y D. VICENTE ALMELA Y MENGOT, COMO REPRESENTANTES DEL MINISTERIO DE TRABAJO EN EL CONGRESO DE OBREROS AGRÍCOLAS QUE SE CELEBRARÁ EN CASTELLÓN EL 17 DE SEPTIEMBRE</t>
+  </si>
+  <si>
+    <t>CONGRESOS: INVITACIÓN AL PRIMER CONGRESO MÉDICO DE ACCIDENTES DE TRABAJO (ZARAGOZA, 15 DE ENERO DE 1922)</t>
+  </si>
+  <si>
+    <t>DESIGNACIÓN DE D. ÁNGEL PULIDO FERNÁNDEZ COMO REPRESENTANTE DEL INSTITUTO EN EL PRIMER CONGRESO NACIONAL DE REORGANIZACIÓN SANITARIA (MADRID EN MAYO DE 1923)</t>
+  </si>
+  <si>
+    <t>CONGRESOS: COMUNICACIONES DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE VALENCIA SOLICITANDO AL INSTITUTO ANTECEDENTES SOBRE LA EXPOSICIÓN DE ZARAGOZA Y CONGRESO  DE REFORMAS SOCIALES DE BARCELONA</t>
+  </si>
+  <si>
+    <t>1908-1910</t>
+  </si>
+  <si>
+    <t>ORGANIZACIÓN DEL INSTITUTO</t>
+  </si>
+  <si>
+    <t>INSTRUCCIONES AL REGISTRO GENERAL PARA LA ENTRADA DE DOCUMENTOS EN LAS SECCIONES TÉCNICO-ADMINISTRATIVAS</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DE RÉGIMEN INTERIOR DEL INSTITUTO DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>MEMORIA PRESENTADA POR EL SECRETARIO GENERAL EN CUMPLIMIENTO DEL ARTÍCULO 84 DEL REGLAMENTO, SOBRE EL PLAN DE ORGANIZACIÓN INTERIOR DE SU DEPENDENCIA</t>
+  </si>
+  <si>
+    <t>ACUERDO DEL CONSEJO DE DIRECCIÓN PARA QUE LOS VOCALES QUE OSTENTEN LA REPRESENTACIÓN DEL INSTITUTO EN OTRAS CORPORACIONES ENVÍEN AL FINAL DEL AÑO UNA MEMORIA ACERCA DE SU GESTIÓN</t>
+  </si>
+  <si>
+    <t>MEMORIAS ANUALES</t>
+  </si>
+  <si>
+    <t>MEMORIA ANUAL DE LOS TRABAJOS Y ESTUDIOS REALIZADOS EN 1921 PRESENTADA AL PLENO POR EL CONSEJO DE DIRECCIÓN</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>MEMORIA ANUAL DE LOS TRABAJOS Y ESTUDIOS REALIZADOS EN 1922 PRESENTADA AL PLENO POR EL CONSEJO DE DIRECCIÓN</t>
+  </si>
+  <si>
+    <t>SECRETARÍA GENERAL</t>
+  </si>
+  <si>
+    <t>ELECCIÓN DE VOCALES</t>
+  </si>
+  <si>
+    <t>VOCALES DEL INSTITUTO DE PATRONALES Y OBREROS: FICHAS DE COMPROMISARIOS DE PATRONALES Y OBREROS Y LISTADOS DE SECRETARIOS ESCRUTADORES, REPRESENTACIONES CORPORATIVAS Y COMISIÓN DE MOCIONES</t>
+  </si>
+  <si>
+    <t>1919 (?)</t>
+  </si>
+  <si>
+    <t>R. D. DE 25 DE NOVIEMBRE DE 1919 (GACETA DE MADRID DE 26 DE NOVIEMBRE DE 1919) Y R. D. DE 5 DE DICIEMBRE DE 1919 (GACETA DE MADRID DE 10 DE DICIEMBRE DE 1919)</t>
+  </si>
+  <si>
+    <t>SESIONES SOBRE LEGISLACIÓN / ENMIENDAS</t>
+  </si>
+  <si>
+    <t>ENMIENDA EXTRAORDINARIA DEL VOCAL DE REPRESENTACIÓN CORPORATIVA D. JAIME CUSSO AL ARTÍCULO 37 DEL PROYECTO DE CONTRATO DE TRABAJO</t>
+  </si>
+  <si>
+    <t>ENMIENDA EXTRAORDINARIA DEL VOCAL DE REPRESENTACIÓN CORPORATIVA D. JAIME CUSSO AL ARTÍCULO 38 DEL PROYECTO DE CONTRATO DE TRABAJO</t>
+  </si>
+  <si>
+    <t>ENMIENDA EXTRAORDINARIA DEL VOCAL DE REPRESENTACIÓN CORPORATIVA D. JAIME CUSSO AL ARTÍCULO 42 DEL PROYECTO DE CONTRATO DE TRABAJO</t>
+  </si>
+  <si>
+    <t>ENMIENDA DE LOS VOCALES SR. MARTÍNEZ ÁNGEL Y SR. CASANOVA AL ARTÍCULO 58 DEL PROYECTO DE CONTRATO DE TRABAJO</t>
+  </si>
+  <si>
+    <t>1924 (?)</t>
+  </si>
+  <si>
+    <t>ENMIENDA DE LOS VOCALES SR. MARTÍNEZ ÁNGEL Y SR. CASANOVA AL ARTÍCULO 60 DEL PROYECTO DE CONTRATO DE TRABAJO</t>
+  </si>
+  <si>
+    <t>ENMIENDA DEL VOCAL D. FRANCISCO LARGO CABALLERO A LA PRESENTADA POR EL SR. CASANOVA AL ARTÍCULO 60 DEL PROYECTO DE CONTRATO DE TRABAJO</t>
+  </si>
+  <si>
+    <t>SESIONES SOBRE LEGISLACIÓN / MOCIONES</t>
+  </si>
+  <si>
+    <t>MOCIÓN DEL VOCAL SR. GALLEGO RESPECTO A LA CONDUCTA DE UN TENIENTE DE ALCALDE DEL DISTRITO DE BUENAVISTA (MADRID) CON MOTIVO DE UNA DENUNCIA POR INFRACCIÓN DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>VISTO EN LA SESIÓN DEL 29 DE SEPTIEMBRE DE 1904 (BOLETÍN DEL IRS, AÑO I, Nº 4, OCTUBRE DE 1904)</t>
+  </si>
+  <si>
+    <t>MOCIONES 1922: 1ª. MOCIÓN DE LAS VOCALES FEMENINAS MARÍA DE ECHARRI Y LA MARQUESA DE RAFAL, EN REPRESENTACIÓN DE LAS OBRERAS SOLICITANDO EL VOTO SEPARADAMENTE DE LOS HOMBRES</t>
+  </si>
+  <si>
+    <t>[EL PLENO EN LA SESIÓN DEL 3 DE FEBRERO, ACORDÓ POR UNANIMIDAD QUE PASARA A ESTUDIO DEL Cº DE DIRECCIÓN. BOLETIN AÑO XIX, Nº 212, FEBRERO 1922</t>
+  </si>
+  <si>
+    <t>MOCIONES 1922: 2ª. MOCIÓN DEL SR. MALUQUER Y OTROS VOCALES RESPECTO A LA AUTONOMÍA DEL INSTITUTO</t>
+  </si>
+  <si>
+    <t>MOCIONES 1922: 3ª. MOCIÓN DE LOS VOCALES DE REPRESENTACIÓN OBRERA MARTÍNEZ GIL Y TURIEL, RESPECTO AL SERVICIO DE INSPECCIÓN DEL TRABAJO</t>
+  </si>
+  <si>
+    <t>MOCIONES 1922: 4ª. MOCIÓN DE LOS VOCALES DE REPRESENTACIÓN PATRONAL DEL INSTITUTO RESPECTO A LA DURACIÓN DE LA JORNADA MÁXIMA DE TRABAJO</t>
+  </si>
+  <si>
+    <t>MOCIONES 1922: 5ª. MOCIÓN DEL SR. GRAUPERA Y OTROS VOCALES DEL INSTITUTO RESPECTO AL PROBLEMA DE LA SINDICACIÓN</t>
+  </si>
+  <si>
+    <t>MOCIONES 1922: 6ª. MOCIÓN DEL SR. GARDÓ Y OTROS VOCALES DEL INSTITUTO SOBRE LA ACTUACIÓN DE LA COMISIÓN MIXTA DEL TRABAJO EN EL COMERCIO EN BARCELONA</t>
+  </si>
+  <si>
+    <t>MOCIONES 1922: 7ª. MOCIÓN DEL SR. GARDÓ Y OTROS VOCALES DEL INSTITUTO SOBRE LA CREACIÓN EN EL INSTITUTO DE UNA SECCIÓN DE COOPERACIÓN</t>
+  </si>
+  <si>
+    <t>MOCIÓN DE LA D. G. DE NAVEGACIÓN Y PESCA MARÍTIMA POPONIENDO UNA PROYECTO DE REGLAMENTACIÓN DEL TRABAJO A BORDO DE LOS BUQUES MERCANTES</t>
+  </si>
+  <si>
+    <t>1914-1915</t>
+  </si>
+  <si>
+    <t>PERSONAL</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Manuel Sánchez y Massía</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Luis María Sánchez y Octavio de Toledo</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Salvador Sánchez y Octavio de Toledo</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: José Sánchez-senas y Sánchez</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Hilario Sánchez Zapico</t>
+  </si>
+  <si>
+    <t>1910 y 1912</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Francisco San Joaquín y Soler</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Luis Sansón Granados</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Miguel Sastre y Sanna</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Enrique Selfa y Mas</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: José Seva Iborra</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Felipe de Simón Martínez</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Juan Sitjes y Castells</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Ramón Soler y Vilabella</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Álvaro Spottorno y Topete</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Gonzalo Suárez y Mendigorri</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Luis Tamariz y Cochat</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Diego Templado Martínez</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Leopoldo Terol y López</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Adolfo Torrado Atocha</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: José Torrembó Coder</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: José Ramón de Torres y Martínez</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Enrique Tudó Martí</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: José Úbeda Saráchaga</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Miguel Ulloa Pardo</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Juan Valdés y Cores</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Santiago Valentí Camp</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Manuel Valenzuela de la Rosa</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Francisco Valls Serrano</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Eduardo de la Vega y Zorrila</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: José Vigueras y Gómez Quintero</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Juan de Villa y López</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Pedro Villanueva y Mas</t>
+  </si>
+  <si>
+    <t>Incompleta. Incluye justificante de méritos: acuerdo de la Junta de Museos de Barcelona agradeciendo a Pedro Villanueva su trabajo en las excavaciones de Ampurias (Empuries; La'Scala, Girona). Documento suelto procedente de RE 1964/645 nº 42 (27/06/2022)</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Pedro Villegas Rodríguez</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Pedro Viso Hierro</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Ildefonso Yáñez y Ferrera</t>
+  </si>
+  <si>
+    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: León Yoldi</t>
+  </si>
+  <si>
+    <t>INSTANCIA DE D. ANTONIO VILAPLANA, APARAREJADOR DE TARRASA, SOLICITANDO QUEDE SIN EFECTO LA INSTANCIA PRESENTADA POR LA QUE SOLICITABA UNA PLAZA DE AUXILIAR DEL TRABAJO EN ALCOY (ALICANTE)</t>
+  </si>
+  <si>
+    <t>CONCURSO AGRARIO</t>
+  </si>
+  <si>
+    <t>MEMORIA DE LA COMISIÓN NOMBRADA PARA ADJUDICAR EL PREMIO; ANUNCIOS INSERTADOS EN LA GACETA Y SEÑAS DE LOS COMPONENTES DE LA COMISIÓN</t>
+  </si>
+  <si>
+    <t>1903-1904</t>
+  </si>
+  <si>
+    <t>SE CONVOCA POR REAL ORDEN DE PRESIDENCIAL DEL CONSEJO DE MINISTROS DE 6 DE FEBRERO DE 1903</t>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE CONSULTAS, PETICIONES, RECLAMACIONES Y QUEJAS: DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>CONSULTA DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE LEÓN SOBRE APLICACIÓN DEL DESCANSO DOMINICAL EN TIENDAS DE ULTRAMARINOS, CARNICERIAS Y TABERNAS</t>
+  </si>
+  <si>
+    <t>ACTAS Y CERTIFICACIONES DE VOTACIÓN DE VOCALES OBREROS Y PATRONOS DE LAS JUNTAS DE REFORMAS SOCIALES PROVINCIALES: BARCELONA</t>
+  </si>
+  <si>
+    <t>ACTAS Y CERTIFICACIONES DE VOTACIÓN DE VOCALES OBREROS Y PATRONOS DE LAS JUNTAS DE REFORMAS SOCIALES PROVINCIALES: BILBAO (VIZCAYA)</t>
+  </si>
+  <si>
+    <t>ACTAS Y CERTIFICACIONES DE VOTACIÓN DE VOCALES OBREROS Y PATRONOS DE LAS JUNTAS DE REFORMAS SOCIALES PROVINCIALES: CÓRDOBA</t>
+  </si>
+  <si>
+    <t>ACTAS Y CERTIFICACIONES DE VOTACIÓN DE VOCALES OBREROS Y PATRONOS DE LAS JUNTAS DE REFORMAS SOCIALES PROVINCIALES: ZARAGOZA</t>
+  </si>
+  <si>
+    <t>REAL ORDEN DE 15 DE FEBRERO DE 1904 SOBRE ELECCIÓN DE COMPORMISARIOS DE LA CLASE PATRONAL DEL INSTITUTO DE REFORMAS SOCIALES (Gaceta de Madrid nº 47 de 16/02/1904)</t>
+  </si>
+  <si>
+    <t>ACTAS Y CERTIFICACIONES DE VOTACIÓN DE VOCALES OBREROS Y PATRONOS DE LAS JUNTAS DE REFORMAS SOCIALES PROVINCIALES:BADAJOZ</t>
+  </si>
+  <si>
+    <t>CONTABILIDAD</t>
+  </si>
+  <si>
+    <t>CUENTAS JUSTIFICATIVAS</t>
+  </si>
+  <si>
+    <t>JUSTIFICANTES DUPLICADOS NOVIEMBRE 1911</t>
+  </si>
+  <si>
+    <t>CUENTA POR CONCEPTOS, OCTUBRE Y NOVIEMBRE 1911</t>
+  </si>
+  <si>
+    <t>CUENTAS MES DE NOVIEMBRE 1917</t>
+  </si>
+  <si>
+    <t>DIETAS DE LOS VOCALES OBREROS Y HABERES DEL PERSONAL</t>
+  </si>
+  <si>
+    <t>NOVIEMBRE- DICIEMBRE 1913 Y SEPTIEMBRE 1917</t>
+  </si>
+  <si>
+    <t>1913; 1917</t>
+  </si>
+  <si>
+    <t>FACTURAS Y RECIBÍS: ADQUISICIONES BIBLIOGRÁFICAS 1913 Y OTROS</t>
+  </si>
+  <si>
+    <t>1913-1917</t>
+  </si>
+  <si>
+    <t>FACTURAS Y RECIBÍS: DELEGACIONES DE ESTADÍSTICA (MATERIAL, GRATIFICACIONES, ETC.)</t>
+  </si>
+  <si>
+    <t>JUSTIFICACIÓN DE PAGOS: PEDIDOS DE FONDOS PARA VIAJES DE INSPECCIÓN Y OTROS</t>
+  </si>
+  <si>
+    <t>FACTURAS Y RECIBÍS: JUSTIFCANTES DE PAGOS (A OTRO PERSONAL POR SERVICIOS PRESTADOS, ALQUILERES Y OTROS)</t>
+  </si>
+  <si>
+    <t>1913-1917 Y 1920</t>
+  </si>
+  <si>
+    <t>LIBRAMIENTOS DE 1920-1921</t>
+  </si>
+  <si>
+    <t>CUENTAS Y RECIBOS DE LA INSPECCIÓN PROVINCIAL: 6ª REGIÓN. PROVINCIA DE VALENCIA</t>
+  </si>
+  <si>
+    <t>CUENTAS Y RECIBOS DE LA INSPECCIÓN PROVINCIAL: 12ª REGIÓN. PROVINCIAS DEL GRUPO ORIENTAL</t>
+  </si>
+  <si>
+    <t>CORRESPONDENCIA: DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>DOCUMENTOS RECIBIDOS DE SOCIEDADES: DESCANSO DOMINICAL. FELICITACIONES</t>
+  </si>
+  <si>
+    <t>1904-1905</t>
+  </si>
+  <si>
+    <t>MENSAJE DE VARIAS SOCIEDADES DE DEPENDIENTES DE TODOS LOS RAMOS DEL COMERCIO DE VALENCIA. AGRADECIENDO AL INSTITUTO DE REFORMAS SOCIALES SU LABOR DE DEFENSA DE LA LEY DE DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>DESCANSO DOMINICAL: COMUNICACIONES RECIBIDAS DE SOCIEDADES: FELICITACIONES, PETICIONES</t>
+  </si>
+  <si>
+    <t>DESCANSO DOMINICAL: CARTAS Y TELEGRAMAS</t>
+  </si>
+  <si>
+    <t>SECCIÓN SEGUNDA / INSPECCIÓN</t>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE CONSULTAS, PETICIONES, RECLAMACIONES Y QUEJAS</t>
+  </si>
+  <si>
+    <t>ESCRITO DE D. HIGINIO LÓPEZ PALACIOS COMUNICANDO EL ACCIDENTE QUE CAUSÓ EL FALLECIMIENTO DE D. MARIANO LUGO GARCÍA</t>
+  </si>
+  <si>
+    <t>CORRESPONDENCIA</t>
+  </si>
+  <si>
+    <t>ESCRITO DE LA SOCIEDAD DE OPERARIOS FUMISTAS DE MADRID COMUNICANDO EL HORARIO DE TRABAJO ACORDADO</t>
+  </si>
+  <si>
+    <t>OFICIO DEL PRESIDENTE DEVOLVIENDO AL INSTITUTO GEOGRÁFICO HOJAS ESTADÍSTICAS DE 1917 SOBRE INSPECCIÓN Y ACCIDENTES DE TRABAJO</t>
+  </si>
+  <si>
+    <t>TRASLADO POR EL MINISTERIO DE LA GOBERNACIÓN DE LA REAL ORDEN DIRIGIDA AL DE INSTRUCCIÓN PÚBLICA EN LA QUE SE COMUNICA QUE SE PLANTEARÁ AL I.R.S. INFORME SOBRE LA CREACIÓN DE MUSEOS, BIBLIOTECAS Y SALAS DE LECTURA Y LA APLICACIÓN DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DISCIPLINARIAS</t>
+  </si>
+  <si>
+    <t>INFORMACIÓN PRACTICADA D. FRANCISCO BERNIS, DELEGADO DE ESTADÍSTICA DE SALAMANCA, CON MOTIVO DE LOS ESCRITOS DIRIGIDOS AL INSTITUTO DE REFORMAS SOCIA POR LA AGRUPACIÓN SOCIALISTA, LA FEDERACIÓN OBRERA Y LA SOCIEDAD DE DEPENDIENTES DE COMERCIO DE SALAMANCA</t>
+  </si>
+  <si>
+    <t>ACTAS</t>
+  </si>
+  <si>
+    <t>BORRADORES DE ACTAS DE VARIAS SECCIONES, INFORME Y MINUTAS</t>
+  </si>
+  <si>
+    <t>1907-1912</t>
+  </si>
+  <si>
+    <t>ARCHIVO</t>
+  </si>
+  <si>
+    <t>INSTITUTO DE REFORMAS SOCIALES: INVENTARIO DE LOS DOCUMENTOS EXISTENTES EN SU ARCHIVO AL REFUNDIRSE EN EL MINISTERIO DE TRABAJO</t>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE INSPECCIÓN DE TRABAJO</t>
+  </si>
+  <si>
+    <t>RECURSOS DE ALZADA DE RAMÓN TARODO Y FÉLIX BOIX, DIRECTOR DE LA COMPAÑÍA DE LOS CAMINOS HIERRO DEL NORTE, CONTRA  MULTAS IMPUESTAS POR LA ALCALDÍA DE DE MADRID, POR INFRACCIÓN DE LA L EY DESCANSO DOMINICAL (ACUERDO JUNTA LOCAL DE MADRID DE 10/04/1915)</t>
+  </si>
+  <si>
+    <t>RECLAMACIÓN DE D. PEDRO ANDRÉS CASTAÑO (BAJO LA FIRMA DE D. JUAN CONTRERAS) SOBRE ACCIDENTE DE TRABAJO SUFRIDO EN YECLA (MURCIA)</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA SEXTA REGIÓN</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE D. FRANCISCO RAMOS, INSPECTOR DE LA 6ª REGIÓN, RELATIVA A LAS INFRACCIONES QUE CON MOTIVO DE LA GUERRA EUROPEA SE COMETEN EN LA ZONA MINERA DE CARTAGENA (MURCIA) EN EL CUMPLIMIENTO DEL R. D. DE 18 DE JULIO DE 1907 SOBRE VALES Y CANTINAS</t>
+  </si>
+  <si>
+    <t>RECLAMACIÓN DE LA FEDERACIÓN DE SOCIEDADES OBRERAS DE CARTAGENA Y LA UNIÓN (MURCIA) PIDIENDO QUE SE PROHÍBA A LOS PATRONOS EL COBRO DE LOS GASTOS POR EL RECONOCIMIENTO MÉDICO EXIGIDO A LOS OBREROS PARA PODER TRABAJAR</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE RELATIVO AL INFORME EMITIDO POR LA FEDERACIÓN NACIONAL ESPAÑOLA DE DEPENDIENTES EN CONTRA DE LA SOLICITUD DE RECONOCIMIENTO DE UN MERCADO DOMINICAL PRETENDIDO POR EL AYUNTAMIENTO DE IBIZA (ISLAS BALEARES)</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE LA DEPENDENCIA MERCANTIL DEL REAL SITIO DE ARANJUEZ  (MADRID) SOBRE INCUMPLIMIENTO DE LA LEY DE 3 DE MARZO DE 1904, DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE D. LEONCIO LÓPEZ SOBRE INCUMPLIMIENTO DE LA LEY DEL DESCANSO DOMINICAL EN OBRAS DE CONSTRUCCIÓN EN LA AVENIDA DE LA PLAZA DE TOROS (MADRID)</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE LA  SOCIEDAD DE CONFITEROS Y PASTELEROS  "DULCE UNIÓN Y RAMILLETE", POR INFRACCIONES DE LAS LEYES DEL DESCANSO DOMINICAL Y DE TRABAJO DE MUJERES Y NIÑOS</t>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE CONSULTAS, PETICIONES, RECLAMACIONES Y QUEJAS: ACCIDENTES DE TRABAJO</t>
+  </si>
+  <si>
+    <t>INSTANCIA DE EPIFANIA GARCÍA Y NÚÑEZ, SOLICITANDO INDEMNIZACIÓN POR EL FALLECIMIENTO DE SU ESPOSO,  D. JOAQUÍN GIMÉNEZ Y PERIÁÑEZ, CELADOR DE TELÉGRAFOS, EN ACCIDENTE DE TRABAJO</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE D. ANTONIO MARÍN CAÑIZARES, MAESTRO, REMITIDA POR EL CONSEJO SUPERIOR DE PROTECCIÓN A LA INFANCIA Y REPRESIÓN DE LA MENDICIDAD, RECLAMANDO CONTRA EL EMPLEO DE MENORES DE 14 AÑOS EN EL TRABAJO</t>
+  </si>
+  <si>
+    <t>LA FEDERACIÓN GREMIAL ESPAÑOLA SOLICITA SE MODIFIQUE LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>VISTO EN LA SESIÓN DEL CONSEJO DE DIRECCIÓN DE 30 DE SEPTIEMBRE DE 1915 (BOLETÍN DEL IRS, AÑO XII, Nº 138, DICIEMBRE DE 1915)</t>
+  </si>
+  <si>
+    <t>DESCANSO DOMINICAL: INSTANCIA DE LOS SÍNDICOS DEL GREMIO DE PELUQUEROS-BARBEROS DE MADRID SOLICITANDO SE AUTORICE LA APERTURA DE LAS PELUQUERÍAS HASTA LAS DOS DE LA TARDE DE LOS DOMINGOS</t>
+  </si>
+  <si>
+    <t>(ADJUNTA INFORMES ANTECEDENTES DE 1907). VISTO EN LA SESIÓN DEL CONSEJO DE DIRECCIÓN DE 30 DE SEPTIEMBRE DE 1915 (BOLETÍN DEL IRS, AÑO XII, Nº 138, DICIEMBRE DE 1915)</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE INFORMATIVO ACERCA DEL SERVICIO DE INSPECCIÓN DEL TRABAJO EN LA DÉCIMA REGIÓN (ANDALUCÍA OCCIDENTAL) CON RELACIÓN A CÁDIZ Y CÓRDOBA Y CESE DEL INSPECTOR PROVINCIAL EN CÓRDOBA D. EMILIO IZNARDI Y VASCONI</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE RELATIVO A LA INSTANCIA DE DEPENDIENTES DE ULTRAMARINOS DE PUENTE DE VALLECAS (MADRID) SOLICITANDO EL CUMPLIMIENTO DE LA LEY 3 DE MARZO DE 1904, DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>CONSULTA DEL SECRETARIO DE LA JUNTA PROVINCIAL REFORMAS SOCIALES DE VALENCIA, SOBRE CIERRE DE TABERNAS LOS DOMINGOS</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE REMITIDO A INFORME DEL INSTITUTO DE REFORMAS SOCIALES POR EL MINISTERIO DE LA GOBERNACIÓN SOBRE LA CONSULTA DEL ALCALDE DE MADRID SOBRE DUDAS EN LA APLICACIÓN DEL REGLAMENTO DEL DESCANSO DOMINICAL EN LAS TABERNAS</t>
+  </si>
+  <si>
+    <t>VER PUBLICACIÓN DEL IRS: "EL DESCANSO DOMINICAL Y LAS TABERNAS DE MADRID, INFORME DE LA SECCIÓN 2ª EMITIDO POR EL PLENO DEL INSTITUTO EN LA SESIÓN DE 21 DE NOVIEMBRE DE 1910"</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA FEDERACIÓN INTERNACIONAL PARA LA OBSERVACIÓN DEL DOMINGO / FÉDÉRATION INTERNATIONALE POUR L'OBSERVATION DU DIMANCHE, SOLICITANDO QUE EL INSTITUTO REALICE GESTIONES RELACIONADAS CON EL DESCANSO DOMINICAL DE LOS EMPLEADOS DE TELÉGRAFOS</t>
+  </si>
+  <si>
+    <t>VISTO EN LA SESIÓN DEL 9 DE MARZO DE 1908 EN LA QUE SE ACUERDA QUE PASE A INFORME DE LA SECCIÓN CORPORATIVA DE RELACIONES ECONÓMICO-SOCIALES (BOLETÍN DEL IRS, AÑO V, Nº 46, ABRIL 1908; PAG.989)</t>
+  </si>
+  <si>
+    <t>INSTANCIA DE LA JUNTA LOCAL REFORMAS SOCIALES DE VALENCIA, SOLICITANDO LA MODIFICACIÓN DE LOS ARTÍCULOS 27 Y 28 DEL REGLAMENTO SOBRE EL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>REAL ORDEN COMUNICADA DEL MINISTERIO DE LA GOBERNACIÓN REMITIENDO LA INSTANCIA DEL PRESIDENTE DE LA SOCIEDAD "LA ALCARREÑA" (GUADALAJARA) SOLICITANDO AUTORIZACIÓN PARA ABRIR SUS ESTABLECIMIENTOS DE VINO LOS DOMINGOS</t>
+  </si>
+  <si>
+    <t>REAL ORDEN COMUNICADA DEL MINISTERIO DE LA GOBERNACIÓN REMITIENDO LA INSTANCIA DEL PRESIDENTE DE LA AGRUPACIÓN DE AUXILIARES DE FARMACIA DE GUIPÚZCOA SOLICITANDO EL CIERRE ALTERNO OBLIGATORIO DE FARMACIAS EN LOCALIDADES DONDE EXISTAN DOS O MÁS</t>
+  </si>
+  <si>
+    <t>REAL ORDEN COMUNICADA DEL MINISTERIO DE LA GOBERNACIÓN REMITIENDO LA INSTANCIA DE VARIOS INDUSTRIALES DE PALENCIA SOLICITANDO LA REAPERTURA EN DOMINGO DE SUS ESTABLECIMIENTOS DE VINOS AL POR MENOR</t>
+  </si>
+  <si>
+    <t>REAL ORDEN COMUNICADA DEL MINISTERIO DE LA GOBERNACIÓN REMITIENDO LA INSTANCIA DE LOS EXPENDEDORES DE VINOS AL POR MENOR DE TOLEDO SOLICITANDO QUE SUS ESTABLECIMIENTOS QUEDEN EXCEPTUADOS DE LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>INSTANCIA DE VECINOS E INDUSTRIALES DE ZARAGOZA SOLICITANDO LA AMPLIACIÓN DEL ARTÍCULO 13 DEL REGLAMENTO DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA INSPECCIÓN REGIONAL DE BARCELONA TRASLADANDO LA QUEJA DE D. SALVADOR TORRAS, PROPIETARIO DE LA FÁBRICA DE PAPEL BONMARTÍ EN GERONA, POR LA EXCEPCIÓN CONCEDIDA RESPECTO AL DESCANSO DOMINICAL A LAS FÁBRICAS DE PAPEL DE VASCONGADAS</t>
+  </si>
+  <si>
+    <t>RECLAMACIÓN DE LA SOCIEDAD DE DEPENDIENTES DE COMERCIO DE BARCELONA SOBRE INCUMPLIMIENTO DE LA LEY DE DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>1911-1912</t>
+  </si>
+  <si>
+    <t>VISTO EN LA SESIÓN DEL PLENO EL 18 DE DICIEMBRE DE 1911 (BOLETÍN DEL IRS, AÑO IX, Nº 94, ABRIL 1912)</t>
+  </si>
+  <si>
+    <t>REAL ORDEN COMUNICADA DEL MINISTERIO DE LA GOBERNACIÓN SOBRE LA QUEJA DE LA ASOCIACIÓN DE DEPENDIENTES BARBEROS Y PELUQUEROS DE BARCELONA POR INCUMPLIMIENTO DE LA LEY DE DESCANSO DOMINICAL POR PARTE DE LOS PATRONOS</t>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE CONSULTAS, PETICIONES, RECLAMACIONES Y QUEJAS: ENFERMEDAD</t>
+  </si>
+  <si>
+    <t>RECLAMACIÓN DE D. FRANCISCO CORTÉS MOLINA, OBRERO DEL AYUNTAMIENTO DE MADRID, RESPECTO A HABERES DEVENGADOS CON MOTIVO DE UNA ENFERMEDAD</t>
+  </si>
+  <si>
+    <t>FELICITACIONES</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA ALCALDÍA DE MÁLAGA TRASMITIENDO EL ACUERDO DEL AYUNTAMIENTO AGRADECIENDO A D. JOSÉ MARVÁ Y MAYER, JEFE DE LA SECCIÓN 2º Y DE LA INSPECCIÓN CENTRAL DEL INSTITUTO, LAS GESTIONES REALIZADAS PARA CONSEGUIR EL INDULTO DE LOS REOS DE BENAGALBÓN</t>
+  </si>
+  <si>
+    <t>ESCRITO DE LA FEDERACIÓN DE CAMAREROS, COCINEROS, REPOSTEROS, PASTELEROS Y SIMILARES SOLICITANDO SE LES APLIQUEN LOS BENEFICIOS DE LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>RECLAMACIÓN DE MARÍA PASCUAL GUTIÉRREZ, SOBRE SALARIO NO ABONADO DURANTE UN MES A SU HIJA CARMEN CARVAJAL, SIRVIENTA</t>
+  </si>
+  <si>
+    <t>1918-1919</t>
+  </si>
+  <si>
+    <t>ESCRITO DE LA SOCIEDAD DE PELUQUEROS Y BARBEROS "LA PROTECTORA" DE ÉCIJA (SEVILLA) SOLICITANDO LA EXCEPCIÓN TEMPORAL DE LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>TELEGRAMA DE "LOS TOREROS DE ESPAÑA UNIDOS" Y ÁLBUM DE FIRMAS Y SELLOS DE COMERCIO PARA LOS ADICTOS A LAS CORRIDAS DE TOROS EN DOMINGO, EN PROTESTA CONTRA LA LEY DE DESCANSO DOMINICAL (MADRID Y MÁLAGA)</t>
+  </si>
+  <si>
+    <t>SECCIÓN PRIMERA</t>
+  </si>
+  <si>
+    <t>INFORMES Y ESTUDIOS SOBRE LEGISLACIÓN Y JURISPRUDENCIA</t>
+  </si>
+  <si>
+    <t>BASES PARA LA CELEBRACIÓN DE UN CONVENIO CON ALEMANIA RELATIVO A LA PROTECCIÓN DE NACIONALES Y EXTRANJEROS VÍCTIMAS DE ACCIDENTES MARÍTIMOS</t>
+  </si>
+  <si>
+    <t>LAS SOCIEDADES COOPERATIVAS Y EL ESTADO. COPIA DE LAS CONCLUSIONES DEL INFORME DE LA SECCIÓN Y DEL APÉNDICE SOBRE LEGISLACIÓN</t>
+  </si>
+  <si>
+    <t>CELEBRACIÓN DE UN TRATADO CON FRANCIA SOBRE ACCIDENTES DE TRABAJO. INFORME DE LA SECCIÓN PRIMERA, TÉCNICO-ADMINISTRATIVA, REDACTADO POR ACUERDO DEL SR. PRESIDENTE DEL INSTITUTO DEL 6 DE ABRIL DE 1907</t>
+  </si>
+  <si>
+    <t>BORRADOR DE INFORME SOBRE NORMAS GENERALES DE APLICACIÓN Y EXCEPCIONES DE LA JORNADA DE TRABAJO (DESCANSO SEMANAL EN LA INDUSTRIA Y EL COMERCIO).</t>
+  </si>
+  <si>
+    <t>1920 (?)</t>
+  </si>
+  <si>
+    <t>INCLUYE: "REPORTS FROM HIS MAJESTY'S REPRESENTATIVES ABROAD AS TO LEGISLATION IN FOREIGN COUNTRIES RESPECTING A WEEKLY REST-DAY". LONDON, HARRISON AND SONS, 1909 (MISCELLANEOUS Nº 3 1909)</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN GENERAL DE LEGISLACIÓN Y ACCIÓN SOCIAL</t>
+  </si>
+  <si>
+    <t>BOLETÍN "COOPERACIÓN"</t>
+  </si>
+  <si>
+    <t>01 LAS COOPERATIVAS Y LA CONTRIBUCIÓN DE UTILIDADES (Cooperación, nº 1 [1923], 8 p.)</t>
+  </si>
+  <si>
+    <t>02 EL CONGRESO COOPERATIVO DE MARSELLA (Cooperación, nº 2 [1923], 8 p.)</t>
+  </si>
+  <si>
+    <t>Nº 03 CONSULTA PREVIA A LAS DELEGACIONES DE HACIENDA SOBRE OBLIGACIONES TRIBUTARIAS, (Cooperación, nº 3 [1923], 3 p.)</t>
+  </si>
+  <si>
+    <t>04 CREACCIÓN DE LA SECCIÓN DE COOPERACIÓN: Real decreto de 9 de febrero de 1923 disponiendo queden redactados en la forma que se publica los artículos 31 y 35 del Real decreto de 14 de cotubre de 1919 (Cooperación, nº 4 [1923],3 p.)</t>
+  </si>
+  <si>
+    <t>05 CRÓNICA COOPERATIVA INTERNACIONAL (Cooperación, nº 5 marzo 1923, 8 p.)</t>
+  </si>
+  <si>
+    <t>06 CRÓNICA COOPERATIVA INTERNACIONAL (Cooperación, nº 6 abril 1923, 4 p.)</t>
+  </si>
+  <si>
+    <t>07 CRÓNICA COOPERATIVA INTERNACIONAL (Cooperación, nº 7 mayo 1923, 4 p.)</t>
+  </si>
+  <si>
+    <t>08 CRÓNICA COOPERATIVA INTERNACIONAL (Cooperación, nº 8 agosto 1923, 4 p.)</t>
+  </si>
+  <si>
+    <t>09 LA TRIBUTACIÓN DE LAS COOPERATIVAS: texto de varias resoluciones cuyo conocimeinto interesa a los cooperadores (Cooperación, nº 9 [1923], 16 p.)</t>
+  </si>
+  <si>
+    <t>10 Real decreto de la Presidencia del Directorio Militar, fecha 3 de noviembre de 1923, facultando al Directorio para regular los precios de las sustancias alimenticias de primera necesidad (…) (Cooperación, nº 10 [1923], 8 p.)</t>
+  </si>
+  <si>
+    <t>11 EXPOSICIÓN INTERNACIONAL DE COOPERACIÓN Y OBRAS SOCIALES (GANTE, 1924), (Cooperación, nº 11 [1924], 12 p.)</t>
+  </si>
+  <si>
+    <t>12 EL "VOORUIT" DE GANTE: ORÍGENES DE LA COOPERACIÓN EN BÉLGICA; "De Vrije Bakkers" / por Gaspar Sanz y Tovar, oficial de la Sección. (Cooperación, nº 12 [1924], 10 p.)</t>
+  </si>
+  <si>
+    <t>13 CRÓNICA COOPERATIVA INTERNACIONAL, (Cooperación, nº 13 [1924], 8 p.)</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA PRIMERA REGIÓN (MADRID)</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN CONTRA VARIOS ESTABLECIMIENTOS DE FOTOGRAFÍA, A INSTANCIA DE LA ASOCACIÓN BENÉFICA DE DEPENDIENTES DE FOTOGRAFÍA DE MADRID. MINUTA</t>
+  </si>
+  <si>
+    <t>ACTA DE INFRACCIÓN CONTRA CONSTRUCCIÓN URBANA EN CALLE CONDE PEÑALVER Nº 21 Y 23 DE MADRID, POR ACCIDENTE MORTAL DEL OBRERO JOSÉ RIVERA. MINUTA</t>
+  </si>
+  <si>
+    <t>INFORME EMITIDO POR EL INSTITUTO PREVIA SOLICITUD DEL COLEGIO FARMACEÚTICO PARA QUE SE MODIFIQUE EL INFORME QUE APROBÓ EL 1 DE JULIO DE 1909 RELATIVO A QUE LAS COOPERATIVAS PUEDAN FUNDAR Y SOSTENER BOTICAS</t>
+  </si>
+  <si>
+    <t>APROBADO EN LA SESIÓN DEL PLENO DEL INSTITUTO EL 25 DE ENERO DE 1911 (BOLETÍN DEL IRS, AÑO VIII, Nº 80, FEBRERO 1911). PUBLICADO, COMO MONOGRAFÍA, POR EL INSTITUTO EN 1914 CON EL TÍTULO INFORME SOBRE LAS FARMACIAS COOPERATIVAS</t>
+  </si>
+  <si>
+    <t>CONSULTA DEL LA INSPECCIÓN PROVINCIAL DE BARCELONA (ZONA SUR) SOBRE LA INTERPRETACIÓN QUE DEBE DARSE AL PÁRRAFO 4º DE LA LEY DE MUJERES Y NIÑOS</t>
+  </si>
+  <si>
+    <t>INFORME AL OFICIO REMITIDO POR LA JUNTA LOCAL DE REFORMAS SOCIALES DE BERGA (BARCELONA) JUSTIFICANDO LA DURACIÓN DE LA JORNADA MÁXIMA SEMANAL DE LA FÁBRICAS DE LA LOCALIDAD</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE GERONA COMUNICANDO EL ACUERDO DE CONCEDER UN AUMENTO DE HORAS DIARIAS DE TRABAJO A D. CRISTÓBAL GREBER Y VIOTTI, GERENTE DE LA SOCIEDAD "GROBER, CIA. EN COMANDITA" (FÁBRICA DE BOTONES Y CINTAS) DE GERONA</t>
+  </si>
+  <si>
+    <t>CONSULTA DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE LAMA DE LANGREO (OVIEDO) SOBRE LA SUPUESTA INCAPACIDAD DE VARIOS VOCALES PATRONOS DE LA JUNTA LOCAL Y SOBRE LA SUSPENSIÓN DE ESTE ORGANISMO</t>
+  </si>
+  <si>
+    <t>SOLO CONSTA LA CARPETILLA DEL EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>CONSULTA DEL LA INSPECCIÓN PROVINCIAL DE GERONA SOBRE EL MODO DE PROCEDER PARA EL LEVANTAMIENTO DE ACTAS DE INFRACCIÓN</t>
+  </si>
+  <si>
+    <t>OFICIO DEL INSPECTOR PROVINCIAL DE GERONA, CONSULTANDO SI PUEDEN CONTINUAR UTILIZANDO LOS CERTIFICADOS EXISTENTES PARA LA APLICACIÓN DE LA LEY DE 13 DE MARZO DE 1900</t>
+  </si>
+  <si>
+    <t>INCLUYE UN EJEMPLAR MODELO DE LIBRETA DE ADMISIÓN AL TRABAJO</t>
+  </si>
+  <si>
+    <t>CARTA DE D. JACINTO MORÁN, PEÓN CAMINERO DE LA ZONA DEL ENSANCHE DEL AYUNTAMIENTO DE MADRID, SOLICITANDO ABONO DE JORNALES</t>
+  </si>
+  <si>
+    <t>CONSULTA DE D. MANUEL MUÑOZ NAVAL SOBRE LA RECLAMACIÓN POR ACCIDENTE DE TRABAJO REALIZADA A LA COMPAÑÍA DE FERROCARRILES DE BOBADILLA A ALGECIRAS</t>
+  </si>
+  <si>
+    <t>OFICIO DEL INSPECTOR PROVINCIAL DE MÁLAGA, REMITIENDO LA CONSULTA DE D. FRANCISCO BURGOS RELATIVA A UN ACCIDENTE DE TRABAJO</t>
+  </si>
+  <si>
+    <t>QUEJA DE LA SOCIEDAD DE OBREROS, FOGONEROS Y MARINEROS DEL PUERTO DE LA LUZ (LAS PALMAS; CANARIAS) POR INCUMPLIMIENTO QUE HACEN LOS ARMADORES A LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>CONSULTA DEL ALCALDE PRESIDENTE DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE MÁLAGA ACERCA DE SI PUEDE DELEGAR SU COMETIDO</t>
+  </si>
+  <si>
+    <t>CONSULTA DE LA SOCIEDAD ESPAÑOLA DE COMISIONISTAS VIAJANTES (MADRID) SOLICITANDO SE LES APLIQUE LOS BENEFICIOS DE LA LEY DE ACCIDENTES DE TRABAJO</t>
+  </si>
+  <si>
+    <t>1916; 1919</t>
+  </si>
+  <si>
+    <t>INFORME FAVORABLE DE LA SECCIÓN SEGUNDA APROBADO EN LA SESIÓN DEL CONSEJO DE DIRECCIÓN DE 22 DE MARZO DE 1916 (BOLETÍN DEL IRS, AÑO XIII, Nº 146, AGOSTO 1916)</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA ALCALDÍA CONSTITUCIONAL DE BADALONA (BARCELONA) SOLICITANDO UNA MODIFICACIÓN A LA VIGENTE LEGISLACIÓN DEL TRABAJO RESPECTO AL ABONO DE SALARIOS</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE RELATIVO A LA MANIFESTACIÓN REALIZADA POR EL SECRETARIO DE LA SOCIEDAD DE EBANISTAS Y SIMILARES SOBRE LAS HORAS DE TRABAJO MÁS CONVENIENTES PARA ESTE SECTOR</t>
+  </si>
+  <si>
+    <t>SÓLO CONSTA EL OFICIO DE LA SECCIÓN SEGUNDA INDICANDO LA DEVOLUCIÓN DEL ESCRITO</t>
+  </si>
+  <si>
+    <t>QUEJA DEL PRESIDENTE DE LA ASOCIACIÓN GENERAL DE DEPENDIENTES CONTRA EL INSPECTOR REGIONAL Y LA JUNTA LOCAL DE GRANADA POR INCUMPLIMIENTO DE LAS LEYES DEL DESCANSO DOMINICAL Y DE LA JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>PETICIÓN DE D. RICARDO GASSET, DIRECTOR DE EL IMPARCIAL, RELATIVA A LA SUPUESTA INFRACCIÓN DE D. JOSÉ LÓPEZ, PELUQUERO, DE LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>INSTANCIA DE LOS SÍNDICOS CLASIFICADORES DEL GREMIO DE QUINCALLA FINA Y GRUESA DE MADRID SOBRE LAS HORAS DE APERTURA Y CIERRE CON ARREGLO A LA LEY DE LA JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>PETICIÓN DE LA UNIÓN GREMIAL DE GERONA SOLICITANDO SE LE REMITAN LAS INSTRUCCIONES NECESARIAS PARA FORMAR PARTE EN LAS ELECCIONES DE VOCALES PARA LA JUNTA LOCAL DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>CONSULTA DE D. LUCIO MARTÍNEZ GIL, VOCAL OBRERO DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE MADRID ACERCA DE LO DISPUESTO EN EL ART. 21 DE LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE FIGUERAS (GERONA) PARTICIPANDO LOS ACUERDOS ADOPTADOS RELATIVOS AL CUMPLIMIENTO DE LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE MADRID PROPONIENDO AUMENTO DE DIETAS PARA LOS VOCALES DE DICHA JUNTA QUE DESEMPEÑEN FUNCIONES INSPECTORAS DE LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>INSTANCIA DEL PRESIDENTE DE LA SOCIEDAD "UNIÓN FOTOGRÁFICA" CONSULTANDO ACERCA DE LA CLASIFICACIÓN ENTRE OBREROS FOTÓGRAFOS Y DEPENDIENTES DE LAS FOTOGRAFÍAS A LOS EFECTOS DE LA LEY 4 DE JULIO DE 1918, DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>CONSULTA DEL CÓNSUL DE LOS ESTADOS UNIDOS SOBRE EL TRABAJO DE MUJERES Y NIÑOS EN LA INDUSTRIA TEXTIL</t>
+  </si>
+  <si>
+    <t>INSTANCIA DEL OBRERO JULIÁN ROZAS CONSULTANDO SI LOS OBREROS MECÁNICOS, CARPINTEROS Y ALBAÑILES QUE SIRVEN EN LA PAPELERA MADRILEÑA TIENEN DERECHO A LOS BENEFICIOS CONCEDIDOS POR R. D. DE 15 DE MARZO Y R. O. DE 22 DE MARZO DE 1919</t>
+  </si>
+  <si>
+    <t>CONSULTA DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE SEVILLA SOBRE COMO DAR CUMPLIMIENTO A LA R.O. DE 14 DE MARZO DE 1919 EN EL SUPUESTO DE QUE HAYA CESADO UN VOCAL Y HAYA DESAPARECIDO LA SOCIEDAD QUE LO ELIGÓ</t>
+  </si>
+  <si>
+    <t>NO CONSTA EN EL EXPEDIENTE LA MINUTA DE INFORME DE LA SECCIÓN SEGUNDA</t>
+  </si>
+  <si>
+    <t>LEGAJO DE INDUSTRIAS: MADRID (CAPITAL) agosto 1911</t>
+  </si>
+  <si>
+    <t>LEGAJO DE INDUSTRIAS: MADRID (CAPITAL) julio 1911</t>
+  </si>
+  <si>
+    <t>LEGAJO DE INDUSTRIAS: LOZOYA (MADRID) junio 1911</t>
+  </si>
+  <si>
+    <t>LEGAJO DE INDUSTRIAS: RASCAFRÍA (MADRID) junio 1911</t>
+  </si>
+  <si>
+    <t>LEGAJO DE INDUSTRIAS: TORREMOCHA (MADRID) junio 1911</t>
+  </si>
+  <si>
+    <t>LEGAJO DE INDUSTRIAS: MADRID (CAPITAL) junio 1911</t>
+  </si>
+  <si>
+    <t>LEGAJO DE INDUSTRIAS: TORRELAGUNA (MADRID) junio 1911</t>
+  </si>
+  <si>
+    <t>DILIGENCIAS DE VISITAS DE INSPECCIÓN (SECTOR CONSTRUCCIÓN Y OTROS):  ABRIL 1917</t>
+  </si>
+  <si>
+    <t>Incluye diligencias de otros sectores además de construcción</t>
+  </si>
+  <si>
+    <t>DILIGENCIAS DE VISITAS DE INSPECCIÓN (SECTOR CONSTRUCCIÓN Y OTROS):  MAYO 1917</t>
+  </si>
+  <si>
+    <t>DILIGENCIAS DE VISITAS DE INSPECCIÓN (SECTOR CONSTRUCCIÓN Y OTROS):  JUNIO 1917</t>
+  </si>
+  <si>
+    <t>OFICIO AL GOBERNADOR CIVIL DE MADRID, COMUNICANDO DIFERENETES ACTAS DE INFRACCIÓN. MINUTA</t>
+  </si>
+  <si>
+    <t>OFICIO AL ALCALDE - PRESIDENTE DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE MADRID, REMITIENDO ACTA DE INFRACCIÓN DE LAS CONDICIONES DE TRABAJO DE MUJERES Y NIÑOS EN EL TALLER DE SIDE-CARS DE TEODORO ÚBEDA (C/ FUENCARRAL 147). MINUTA</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. LAUREANO BOIX PAMPOLS. ESCRIBIENTE AYUDANTE EN LÉRIDA</t>
+  </si>
+  <si>
+    <t>1919-1921</t>
+  </si>
+  <si>
+    <t>CONTIENE FOTOGRAFÍA</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. MARIANO ESCAR LADAGA. ESCRIBIENTE AYUDANTE EN VALENCIA</t>
+  </si>
+  <si>
+    <t>1919-1923</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. MANUEL FELIÚ COLL. ESCRIBIENTE AYUDANTE EN VALENCIA</t>
+  </si>
+  <si>
+    <t>1919-1920</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. JOSÉ FERRÉ VERGES. INSPECTOR PROVINCIAL EN BARCELONA</t>
+  </si>
+  <si>
+    <t>1917-1920</t>
+  </si>
+  <si>
+    <t>CONTIENE FOTOGRAFÍA Y CONTIENE EL CARNET DE INSPECTOR</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. ALFONSO GARCÍA FONT. INSPECTOR PROVINCIAL EN BARCELONA</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. RICARDO GASQUE AZNAR. INSPECTOR PROVINCIAL EN TOLEDO</t>
+  </si>
+  <si>
+    <t>1865-1920</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. CARLOS GINOVART ROVIRA. INSPECTOR REGIONAL DE LA CUARTA REGIÓN</t>
+  </si>
+  <si>
+    <t>1906-1909</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. JOSÉ GONZÁLEZ CASTRO. INPSECTOR PROVINCIAL EN SALAMANCA</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. HIPÓLITO GONZÁLEZ REBOLLAR. INSPECTOR REGIONAL EN LA SÉPTIMA REGIÓN</t>
+  </si>
+  <si>
+    <t>1907-1908</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. JAIME JORRO BENEYTO. AUXILAR DE LA SECCIÓN DE CASAS BARATAS</t>
+  </si>
+  <si>
+    <t>1921-1924</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. FEDERICO KELLER MEZQUIRIZ. INSPECTOR PROVINCIAL EN BURGOS</t>
+  </si>
+  <si>
+    <t>1914-1920</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. ALBERTO LÓPEZ ARGÜELLO. INSPECTOR PROVINCIAL EN SANTANDER</t>
+  </si>
+  <si>
+    <t>1910-1920</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. MARTÍN NAVARRO FLORES. INSPECTOR PROVINCIAL EN TARRAGONA</t>
+  </si>
+  <si>
+    <t>1908-1919</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. MANUEL OBES SERRANO. INSPECTOR PROVINCIAL DE CÁCERES</t>
+  </si>
+  <si>
+    <t>1908-1913</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. JUAN ORTIZ SUCH. AUXILIAR DE SABADELL</t>
+  </si>
+  <si>
+    <t>1914-1917</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. FRANCISCO PALAU Y CANADELL. INSPECTOR DE TRABAJO ZONA SUR</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. DOMINGO PÉREZ GALDÓS Y CIRIA. INSPECTOR PROVINCIAL DE TRABAJO DE CANARIAS</t>
+  </si>
+  <si>
+    <t>1911-1920</t>
+  </si>
+  <si>
+    <t>CONTIENE FOTOGRAFÍA. SOBRINO DE D. BENITO PÉREZ GALDÓS. CONTINE CARTA DE RECOMENDACIÓN DEL NOVELISTA</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. RAFAEL MARÍA PRIETO CARRASCO. INSPECTOR PROVINCIAL DE HUELVA</t>
+  </si>
+  <si>
+    <t>1913-1923</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. SANTIAGO PUIG JANER. AUXILIAR DE LA INSPECCIÓN DE TRABAJO DE BARCELONA</t>
+  </si>
+  <si>
+    <t>1920-1921</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. FRANCISCO RAMOS BASCUÑANA. INSPECTOR REGIONAL DE TRABAJO DE LA 6ª REGIÓN (MURCIA)</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. ANTONIO RODRÍGUEZ GUTIÉRREZ. INSPECTOR DE TRABAJO DE JAÉN</t>
+  </si>
+  <si>
+    <t>1917-1918</t>
+  </si>
+  <si>
+    <t>CONTIENE EL CARNET DE INSPECTOR</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. SANTIAGO SÁNCHEZ ARDANAZ. AUXILIAR DE LA INSPECCIÓN DE TRABAJO EN JEREZ DE LA FRONTERA (CÁDIZ). INCLUYE EXPEDIENTE DISCIPLINARIO INSTRUDIO AL MISMO</t>
+  </si>
+  <si>
+    <t>1921-1922</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. MARIANO SANCHO CAÑELLAS. INSPECTOR PROVINCIAL DE TRABAJO DE BALEARES</t>
+  </si>
+  <si>
+    <t>1907-1915</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. JOSÉ SERRA Y SALA, AUXILIAR DE LA INSPECCIÓN DE TRABAJO DE MANRESA (BARCELONA)</t>
+  </si>
+  <si>
+    <t>1914-1916</t>
+  </si>
+  <si>
+    <t>HOJA DE MÉRITOS Y SERVICIOS DE D. JOAQUÍN VELASCO Y MARTÍN. INSPECTOR PROVINCIAL DE TRABAJO DE LA CORUÑA</t>
+  </si>
+  <si>
+    <t>PROPUESTA A FAVOR DE ANTONIO FABRA RIVAS, EDUARDO GARCÍA DEL REAL Y ÁLVAREZ MIJARES, DESIGNADOS PARA OFICIALES DE LA SECCIÓN DE CULTURA Y ACCIÓN SOCIAL</t>
+  </si>
+  <si>
     <t>DIRECCIÓN GENERAL DE TRABAJO E INSPECCIÓN</t>
   </si>
   <si>
+    <t>SECCIÓN PRIMERA CASAS BARATAS</t>
+  </si>
+  <si>
+    <t>EXPEDIENTES DE CASAS BARATAS</t>
+  </si>
+  <si>
+    <t>APROBACIÓN DE TERRENOS Y CALIFICACIÓN CONDICIONAL SOLICITADA A FAVOR DE 31 CASAS QUE DESEA CONSTRUIR EN EL BARRIO DEL LLANO LA SOCIEDAD COOPERATIVA "EL HOGAR FUTURO" DE BARACALDO (VIZCAYA)</t>
+  </si>
+  <si>
+    <t>INSTANCIA DE LUIS GARCÍA RODRÍGUEZ, SOLICITANDO LA CESIÓN GRATUITA DE UNA PARCELA EN ALCALÁ DE GUADAIRA (SEVILA) PARA ACOGERSE A LOS BENEFICIOS DE LA LEY DE CASAS BARATAS</t>
+  </si>
+  <si>
+    <t>Procede de RE 1964/645, nº 80</t>
+  </si>
+  <si>
+    <t>PLANOS DE EMPLAZAMIENTO DE LOS TERRENOS QUE LA SOCIEDAD COOPERATIVA Nº 1 DE BARCELONA PRETENDE ADQURIR PARA LA CONSTRUCCIÓN DE CASAS BARATAS</t>
+  </si>
+  <si>
+    <t>1910-1922</t>
+  </si>
+  <si>
+    <t>Procede de RE 1964/645, nº 80. CIANOCOPIAS</t>
+  </si>
+  <si>
+    <t>ALEGACIONES DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE BARCELONA CONTRA LAS INSPECCIONES Y SANCIONES PRACTICADAS POR EL INSTITUTO DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>1910-1911</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE VARIOS VECINOS DE CORBERÁ (BARCELONA) CONTRA D. ANTONIO JIMÉNEZ, FABRICANTE DE YESO POR LA EXPLOTACIÓN DE UNAS CANTERAS, LINDANTES CON EL CAMINO VECINAL</t>
+  </si>
+  <si>
+    <t>Incluye 2 fotografías</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR REGIONAL DE BARCELONA CONTRA EL ACUERDO DE LA JUNTA LOCAL DE CORNELLÁ (BARCELONA) POR NO MULTAR A LOS SRS. ROSÉS Y CIA. Y A LA UNIÓN VIDRIERA DE ESPAÑA POR INCUMPLIMIENTO DE LA LEY DEL TRABAJO DE MUJERES Y NIÑOS Y OTRAS INFRACCIONES</t>
+  </si>
+  <si>
+    <t>DENUNCIAS DEL INSPECTOR REGIONAL DE MADRID CONTRA DIVERSOS TEATROS POR INCUMPLIMIENTO DE LA LEY DEL TRABAJO DE MUJERES Y NIÑOS</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE D. VALENTÍN RIERA POR LA INFRACCIÓN DE LAS FÁBRICAS DE D. RICARDO VIÑAS Y D. JAIME SOLDEVILA EN BALSARENY (BARCELONA) POR INCUMPLIMIENTO DE LA LEY DEL TRABAJO DE MUJERES Y NIÑOS</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE RIUDECOLS (TARRAGONA) POR LA INFRACCIÓN DE VARIAS FÁBRICAS DE LA LOCALIDAD QUE INCUMPLEN LA LEY DEL TRABAJO DE MUJERES Y NIÑOS</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE TARRAGONA (2ª REGIÓN) SOBRE UN ACCIDENTE DE TRABAJO EN UN HORNO DE PAN</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL SECRETARIO GENERAL DEL CONSEJO SUPERIOR DE PROTECCIÓN A LA INFANCIA Y REPRESIÓN DE LA MENDICIDAD POR EL TRABAJO DE NIÑOS EN EL TEATRO TRIANÓN PALACE DE MADRID</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR PROVINCIAL DE TRABAJO DE BARCELONA CONTRA EL ACUERDO DE LA JUNTA LOCAL DE CERVELLÓ (BARCELONA) POR CONDONAR UNA MULTA IMPUESTA POR EL INSPECTOR POR EL TRABAJO DE MENORES EN LAS FÁBRICAS DE VIDRIO DE TERESA MENSA Y JUAN JOVER</t>
+  </si>
+  <si>
+    <t>DENUNCIAS DE LA SOCIEDAD OBRERA "LA UNIÓN" Y DE LOS DEPENDIENTES DEL COMERCIO DE FUENTE EL FRESNO (CIUDAD REAL) POR INCUMPLIMIENTO DE LA LEY DE DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE LA SOCIEDAD OBRERA DE ALBAÑILES "EL TRABAJO" DE MADRID (1ª REGIÓN) POR DEFICIENCIAS OBSERVADAS EN LA OBRA DE LA C/HERMOSILLA, PROPIEDAD DE D. JOSÉ MIJARES</t>
+  </si>
+  <si>
+    <t>ACTUACIONES INSPECTORAS REALIZADAS POR EL INSPECTOR REGIONAL D. RAFAEL VELAZ DE MEDRANO</t>
+  </si>
+  <si>
+    <t>DENUNCIA DEL INSPECTOR PROVINCIAL DE TRABAJO DE LUGO SOBRE LA FALTA DE ATENCIÓN DE LOS ALCALDES DE VARIAS LOCALIDADES Y DEL GOBERNADOR CIVIL A LAS DENUNCIAS REALIZADAS POR INCUMPLIMIENTO DE LA JORNADA LABORAL DE 8 HORAS</t>
+  </si>
+  <si>
+    <t>DENUNCIA POR INCUMPLIMIENTO DE LA LEY DE 4 DE JULIO DE 1918, SOBRE JORNADA MERCANTIL EN EL ESTABLECIMIENTO DE LA D. FRANCISCO POZA EN EL PASEO DE LA DIRECCIÓN EN CUATRO CAMINOS (MADRID)</t>
+  </si>
+  <si>
+    <t>SÓLO CONSTA CARPETILLA DEL EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE VARIOS DEPENDIENTES DE LOS GREMIOS DE DROGUERÍA Y PERFUMERÍA DE MADRID POR INCUMPLIMIENTO DE LA LEY DE JORNADA MERCANTIL Y DE LA LEY DEL DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>RECLAMACIÓN DE ÁNGEL REVILLA, CONTRA MULTA POR INCUMPLIMIENTO DE LA LEY DE DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>ACTAS DE APERCIBIMIENTO DE LA 1ª REGIÓN DE LA INSPECCIÓN (MADRID, CIUDAD REAL)</t>
+  </si>
+  <si>
+    <t>1910-1923</t>
+  </si>
+  <si>
+    <t>ACTAS DE INFRACCIÓN DE LA 1ª REGIÓN DE LA INSPECCIÓN (CÁCERES,MADRID)</t>
+  </si>
+  <si>
+    <t>1910-1918</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA SEGUNDA REGIÓN</t>
+  </si>
+  <si>
+    <t>ACTAS Y HOJAS DE DATOS ESTADÍSTICOS DE LA 2ª REGIÓN DE LA INSPECCIÓN (CATALUÑA): JUNTA LOCAL DE REFORMAS SOCIALES DE BARCELONA</t>
+  </si>
+  <si>
+    <t>BORRADOR DE INFORME "DEPENDENCIA MERCANTIL EN GENERAL" (SAOBRE NUEVO RÉGIMEN DE JORNADA LABORAL APLICADO A LA DEPENDENCIA MERCANTIL)</t>
+  </si>
+  <si>
+    <t>1919-1920 (?)</t>
+  </si>
+  <si>
+    <t>INFORMES</t>
+  </si>
+  <si>
+    <t>BORRADORES DE INFORMES SOBRE ORGANIZACIÓN DE LAS JUNTAS LOCALES: "LAS JUNTAS LOCALES SÓLO SE OCUPAN DE PROBLEMAS ELECTORALES", INFORME SOBRE LAS INFRACCIONES DE LA LEY  DEL TRABAJO DE MUJERES Y NIÑOS POR LOS PATRONOS CONSERVEROS DE VIGO (PONTEVEDRA)</t>
+  </si>
+  <si>
+    <t>1915(?)</t>
+  </si>
+  <si>
+    <t>BORRADORES DE INFORMES SOBRE ORGANIZACIÓN DE LAS JUNTAS LOCALES: "ORGANIZACIÓN DE LAS JUNTAS"</t>
+  </si>
+  <si>
+    <t>1921(?)</t>
+  </si>
+  <si>
+    <t>BORRADORES DE INFORMES SOBRE ORGANIZACIÓN DE LAS JUNTAS LOCALES: "RELACIONES DE LOS ALCALDES-PRESIDENTES DE LAS JUNTAS LOCALES DE REFORMAS SOCIALES CON EL MINISTERI DE TRABAJO Y CON EL INSTITUTO"</t>
+  </si>
+  <si>
+    <t>INFORMES A ASUNTOS RECIBIDOS DEL MINISTERIO DE LA GOBERNACIÓN</t>
+  </si>
+  <si>
+    <t>01. INSTANCIAS DEL CENTRO COMERCIAL E INDUSTRIAL DE HUELVA Y DE LA ASOCIACIÓN DE FABRICANTES E INDUSTRIALES DE GIJÓN SOBRE REFORMAS EN EL PROCEDIMIENTO PARA LA ELECCIÓN DE LAS JUNTAS LOCALES</t>
+  </si>
+  <si>
+    <t>SÓLO CONSTA EL INFORME DE LA SECCIÓN 2ª</t>
+  </si>
+  <si>
+    <t>02. RECURSO DE ALZADA INTERPUESTO POR D. LUIS SALVADOR ALEXANDRE Y D. ANTONIO DELASTAN CONTRA LA PROVIDENCIA DEL GOBERNADOR DE CÁDIZ SOBRE LA ELECCIÓN DE VOCALES PATRONOS DE LA JUNTA LOCAL DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>EL PLENO EN LA SESIÓN DEL 5 DE ABRIL DE 1909, APRUEBA EL DICTAMEN DE LA SECCIÓN 2ª. BOLETIN AÑO VI, Nº 59, MAYO 1909</t>
+  </si>
+  <si>
+    <t>03. INSTANCIA DE VARIOS OBREROS DE SAN MARTÍN DE REY AURELIO (OVIEDO) PARA QUE SE IMPONGA A LAS COMPAÑÍAS MINERAS DE ASTURIASSOLCITANDO SE IMPONGA A LAS COMPAÑÍAS MINERAS EL EXACTO CUMPLIMIENTO DE LA LEY DEL TRABAJO EN LAS MINAS</t>
+  </si>
+  <si>
+    <t>04. EXPEDIENTE INSTRUIDO POR LA ALCALDÍA DE BEGOÑA (VIZCAYA) PARAE EL RECONOCIMIENTO DE UNA FERIA DE GANADOS EL TERCER DOMINGO DE CADA MES</t>
+  </si>
+  <si>
+    <t>05. RECURSO DE ALZADA INTERPUESTO POR D. FLORENTINO ÁLVAREZ CRUZ POR LA INFRACCIÓN LEVANTADA POR EL INSPECTOR REGIONAL DE TRABAJO A SU FÁBRICA DE HILADOS Y TEJIDOS DE LANA DE SONSECA (TOLEDO) POR INCUMPLIMIENTO DE LA LEY DE MUJERES Y NIÑOS</t>
+  </si>
+  <si>
+    <t>EXTRACTO PUBLICADO EN EL BOLETÍN DEL IRS, TOMO XIII, VOL. 1. Nº 145. JULIO-DICIEMBRE 1916, PAG. 34)</t>
+  </si>
+  <si>
+    <t>06. RECURSO DE ALZADA INTERPUESTO POR LAS SOCIEDADES DE PATRONOS Y OFICIALES PELUQUEROS Y BARBEROS DE GRANADA CONTRA UN ACUERDO QUE DESAPROBÓ UN PACTO VERIFICADO POR DICHAS SOCIEDADES PARA LA EJECUCIÓN DE LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>07. RECURSO DE ALZADA INTERPUESTO POR LA ASOCIACIÓN GENERAL DE DEPENDIENTES DE COMERCIO CONTRA LOS ACUERDOS DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE GRANADA SOBRE APLICACIÓN DE LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>08. INSTANCIA REMITIDA POR LA SOCIEDAD DE PANADEROS "EL NUEVO GLUTEN" DE MADRID SOLICITANDO SE REVOQUE EL ACUERDO DE LA JUNTA LOCAL DE REFORMAS SOCIALES Y SE ESTABLEZCA EL CIERRE DE LOS ESTABLECIMIENTOS DE LAS 14:00 A LAS 16:00 HORAS</t>
+  </si>
+  <si>
+    <t>09. ESCRITO DEL CÍRCULO DE LA UNIÓN MERCANTIL DE GRANADA CONTRA LA SOLICITUD DE LA DEPENDENCIA MERCANTIL DE DICHA CAPITAL RELATIVO A LA APLICACIÓN DE LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>10. RECURSO DE ALZADA INTERPUESTO POR D. S. MACIÁ Y OTROS INDUSTRIALES DE GRANADA CONTRA EL ACUERDO DE LA JUNTA LOCAL DE REFORMAS SOCIALES SOBRE APLICACIÓN DE LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>EXPEDIENTE INCOMPLETO</t>
+  </si>
+  <si>
+    <t>11. RECURSO DE ALZADA INTERPUESTO POR POR VARIOS GREMIOS DE GRANADA CONTRA LOS ACUERDOS DE LA JUNTA LOCAL DE REFORMAS SOCIALES</t>
+  </si>
+  <si>
+    <t>12. ESCRITO DE LA SOCIEDAD ESPAÑOLA DE CONSTRUCCIÓN NAVAL RELATIVO A LA APLICACIÓN DE DISPOSICIONES LABORALES SOBRE CONSTRUCCIÓN</t>
+  </si>
+  <si>
+    <t>13. ESCRITO DE D. B. DÍAZ DE LA CEBOSA, SÍNDICO DEL GREMIO DE CONFITEROS-PASTELEROS DE MADRID Y D. M. MARRACO RAMÓN, PRESIDENTE DE LA FEDERACIÓN GREMIAL ESPAÑOLA, SOBRE LOS EFECTOS DE LA LEY DE JORNADA MERCANTIL EN EL GREMIO DE PASTELERÍA Y CONFITERÍA</t>
+  </si>
+  <si>
+    <t>14. ESCRITO DE PROTESTA DEL ALCALDE DE LA ANTEIGLESIA DE BASAURI POR EL ACUERDO TOMADO POR EL AYUNTAMIENTO DE BEGOÑA (VIZCAYA) PARA CELEBRAR UNA FERIA DE GANADOS EL CUARTO DOMINGO DE CADA MES</t>
+  </si>
+  <si>
+    <t>INFORMES A ASUNTOS RECIBIDOS DE OTROS MINISTERIOS E INSTITUCIONES</t>
+  </si>
+  <si>
+    <t>15. SOLICITUD DEL COMITÉ NACIONAL DE LA FEDERACIÓN DE CAMAREROS, COCINEROS Y SIMILARES" SOBRE RECONOCIMIENTO OFICIAL DE OBREROS ARTISTAS A LOS EFECTOS DE LA LEY DE ACCIDENTES DE TRABAJO</t>
+  </si>
+  <si>
+    <t>16. NUEVO RECURSO DE D. EDUARDO PÉREZ CUTOLÍ, VOCAL DE LA JUNTA LOCAL DE MÁLAGA CONTRA LA INTERPRETACIÓN DADA A LA R. O. DE GOB. DE 12 DE FEBRERO RESOLVIENDO OTRO RECURSO DE DICHO SEÑOR Y OTROS 5 VOCALES CONTRA LA ELECC DE PRESID DE LA MUNICIPAL DEL CENSO</t>
+  </si>
+  <si>
+    <t>17. PROPUESTA DE NOMBRAMIENTO DE INSPECTORES DEL TRABAJO</t>
+  </si>
+  <si>
+    <t>EXTRACTO PUBLICADO EN EL BOLETÍN DEL IRS, AÑO XV, Nº 169, JULIO DE 1918, PAG. 44)</t>
+  </si>
+  <si>
+    <t>18. D. AGUSTÍN CADARSO GARCÍA DE JALÓN SOLICITA NOMBRAMIENTO (LOGROÑO)</t>
+  </si>
+  <si>
+    <t>SÓLO CONSTA LA CARPETILLA DEL EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>19. RECURSO DE ALZADA INTERPUESTO POR LOS SRES. SALVADOR Y GOÑI PROPIETARIOS DEL COMERCIO DE CONFECCIÓN "LA VILLA DE PARÍS" DE MADRID CONTRA UNA PROVIDENCIA DEL GOBERNADOR CIVIL EN VISTA DEL ACTA DE OBSTRUCCIÓN LEVANTADA POR EL INSPECTOR REGIONAL</t>
+  </si>
+  <si>
+    <t>EXTRACTO PUBLICADO EN EL BOLETÍN DEL IRS, AÑO XV, Nº 167, MAYO DE 1918, PAG. 466). VISTO EN LA SESIÓN DE 27 DE ABIRL DEL CONSEJO DE DIRECCIÓN (BOLETÍN DEL IRS, AÑO XV, Nº 168, JUNIO DE 1918, PAG. 36)</t>
+  </si>
+  <si>
+    <t>20. EL INSTITUTO DE REFORMAS SOCIALES PROPONE SE PROMULGUE UN REAL DECRETO REGULANDO LOS PAGOS DE MULTAS POR INFRACCIÓN DE LEYES SOCIALES</t>
+  </si>
+  <si>
+    <t>21. EL GOBERNADOR CIVIL DE MADRID COMUNICA QUE HA DESESTIMADO UN RECURSO DE ALZADA DE LA SOCIEDAD HERMANOS SANZ CALLEJA POR MULTA POR INFRACCIÓN DE LEY</t>
+  </si>
+  <si>
+    <t>22. REAL ORDEN COMUNICADA DEL MINISTERIO DE LA GOBERNACIÓN REMITIENDO LA CONSULTA DEL ALCALDE DE MADRID SOBRE LA CLASE DE PAPEL EN QUE SE DEBEN REDACTAR LOS DOCUMENTOS REFERENTES A LA LEY DE JORNADA MERCANTIL</t>
+  </si>
+  <si>
+    <t>OFICIO DE LA D. G. DE COMERCIO, INDUSTRIA Y TRABAJO CONSULTANDO SOBRE LA INSTANCIA DEL PRESIDENTE DE LA CÁMARA DE INDUSTRIA DE BARCELONA RELATIVA A LAS JUNTAS LOCALES</t>
+  </si>
+  <si>
+    <t>INFORME DEL INSPECTOR REGIONAL DE MADRID SOBRE LAS CONDICIONES DE TRABAJO DE MUJERES Y NIÑOS EN LAS FÁBRICAS DE LÁMPARAS ELÉCTRICAS INCANDESCENTES DE MADRID</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 2ª REGIÓN DE LA INSPECCIÓN (CATALUÑA): BARCELONA</t>
+  </si>
+  <si>
+    <t>ADJUNTA OFICIO DE LOS DATOS PROPORCIONADOS POR LA COMPAÑÍA GENERAL DE TRANVÍA DE BARCELONA Y EL REGLAMENTO DEL MONTEPÍO DE EMPLEADOS DEL TRANVÍA DE BARCELONA DE 1907</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 2ª REGIÓN DE LA INSPECCIÓN (CATALUÑA): GERONA / GIRONA</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 2ª REGIÓN DE LA INSPECCIÓN (CATALUÑA): TARRAGONA</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA CUARTA REGIÓN</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 4ª REGIÓN DE LA INSPECCIÓN (GALICIA Y ASTURIAS): LA CORUÑA, LUGO, GIJÓN, ORENSE, OVIEDO, PONTEVEDRA</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 4ª REGIÓN DE LA INSPECCIÓN (GALICIA Y ASTURIAS):  GIJÓN Y PONTEVEDRA</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 6ª REGIÓN DE LA INSPECCIÓN:  ALICANTE</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 6ª REGIÓN DE LA INSPECCIÓN:  MURCIA</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 6ª REGIÓN DE LA INSPECCIÓN:  VALENCIA</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 6ª REGIÓN DE LA INSPECCIÓN:  ALBACETE (RESUMEN POR INDUSTRIAS)</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA QUINTA REGIÓN</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 5ª REGIÓN DE LA INSPECCIÓN (ANDALUCÍA): CÁDIZ, GRANADA, MÁLAGA, SEVILLA</t>
+  </si>
+  <si>
+    <t>MEMORIA ANUAL REGLAMENTARIA DE LA 6ª REGIÓN DE LA INSPECCIÓN (ALBACETE, MURCIA Y VALENCIA)</t>
+  </si>
+  <si>
+    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 6ª REGIÓN DE LA INSPECCIÓN: ALBACETE, ALICANTE, CASTELLÓN, MURCIA Y VALENCIA</t>
+  </si>
+  <si>
+    <t>1913-1914, 1920</t>
+  </si>
+  <si>
+    <t>COMUNICACIÓN DEL INSPECTOR PROVINCIAL DE GERONA AL IRS REMITIENDO EL FALLO RECAIDO AL ACTA DE INFRACCIÓN LEVANTADA EN LA FÁBRICA DE TAPONES DE CORCHO DE LOS SRES. BELTRÁN Y DELIBES EN PALAMÓS</t>
+  </si>
+  <si>
     <t>INSPECCIÓN DE LA PRIMERA REGIÓN</t>
   </si>
   <si>
-    <t>EXPEDIENTES DE INSPECCIÓN DE TRABAJO</t>
+    <t>PARTES DE SERVIICO DEL INSPECTOR DE LA 1ª REGIÓN, D. RAFAEL VELAZ, NOMBRADO JUNTO CON AURELIO HERRAN Y GEMINIANO DÍAZ PERITO INGENIERO DE MONTES EN EL PLEITO ENTRE COBETA (GUADALAJARA) Y LA UNIÓN RESINERA ESPAÑOLA</t>
+  </si>
+  <si>
+    <t>VISITA EXTRAORDINARIA DEL INSPECTOR DE LA 1ª REGIÓN, D. RAFAEL VELAZ,  A LAS ESCUELAS PÍAS DE GETAFE (MADRID) DEJANDO CONSTANCIA DE  IRREGULARIDADES DE LA JUNTA LOCAL</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DEL INSPECTOR REGIONAL DE LA 2ª REGIÓN (CATALUÑA) D. AURELIO LÓPEZ Y VIDAUR</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DEL INSPECTOR PROVINCIAL DE LA 2ª REGIÓN (CATALUÑA) D. MARTÍN NAVARRO Y FLORES</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DEL INSPECTOR PROVINCIAL DE LA 2ª REGIÓN (CATALUÑA) D. BENITO CHIAS Y CARBÓ</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA PROVINCIA DE BARCELONA (ZONA SUR) PARA 1912.</t>
+  </si>
+  <si>
+    <t>CONTADURÍA</t>
+  </si>
+  <si>
+    <t>JUSTIFICACIÓN DE CUENTAS</t>
+  </si>
+  <si>
+    <t>PROVISIONES MENSUALES  DE FONDOS PARA LAS ATENCIONES DE LOS INSPECTORES REGIONALES DE TRABAJO (NOVIEMBRE-DICIEMBRE 1913)</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA OCTAVA REGIÓN</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA PROVINCIA DE HUESCA PARA 1916, POR EL INSPECTOR PROVINCIAL DE LA 8ª REGIÓN, D. HIPÓLITO CARILLA Y BARRIO</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA 1919 DEL SERVICIO DE INSPECCIÓN DE LA CUARTA REGIÓN (ASTURIAS Y GALICIA). INSPECTOR MARIANO ÁLVAREZ GONZÁLEZ</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA PROVINCIA DE BARCELONA PARA 1912, POR EL INSPECTOR REGIONAL DE LA 2ª REGIÓN, D. AURELIO LÓPEZ Y VIDAUR</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA PROVINCIA DE BARCELONA (ZONA NORTE) PARA 1912, POR EL INSPECTOR PROVINCIAL DE LA 2ª REGIÓN, D. BENITO CHIAS</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA DUODÉCIMA REGIÓN</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA PROVINCIA DE CANARIAS PARA 1920, POR EL INSPECTOR PROVINCIAL DE CANARIAS, D. DOMINGO PÉREZ GALDÓS Y CIRIA</t>
+  </si>
+  <si>
+    <t>MEMORIA ELEVADA AL MINISTRO DE GOBERNACIÓN, SOLICITANDO PROMULGACIÓN DE REAL DECRETO POR EL QUE SE ESTABLEZCA EL PREVIO PAGO DE MULTAS OPARA RECURSOS DE ALZADA EN MATERIA DE LEGISLACIÓN DE TRABAJO</t>
+  </si>
+  <si>
+    <t>RECOMENDACIONES EN FAVOR DE RAFAEL BEATO SALA PARA EL CARGO DE INSPECTOR DE TRABAJO DE SALAMANCA</t>
+  </si>
+  <si>
+    <t>CIRCULAR A LOS GOBERNADORES CIVILES SOLICITANO ESTADÍSTICA DE LAS MULTAS IMPUESTAS A INFRACTORES DE DESCANSO DOMINICAL</t>
+  </si>
+  <si>
+    <t>ACTUACIONES E ITINERARIOS DE LA INSPECCIÓN DE TRABAJO DE LUGO</t>
+  </si>
+  <si>
+    <t>Contiene una factura de carpintería, sin relación aparente con el resto del expediente</t>
+  </si>
+  <si>
+    <t>CORRESPONDENCIA DE LA INSPECCIÓN DE TRABAJO DE BARCELONA</t>
+  </si>
+  <si>
+    <t>1912, 1915</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DE LA INSPECCIÓN DE TRABAJO DE PONTEVEDRA</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN AUXILIAR DE TRABAJO DE MADRID</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DE LA INSPECCIÓN DE TRABAJO DE MADRID</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN  DE TRABAJO DE MADRID</t>
+  </si>
+  <si>
+    <t>ACUSES DE RECIBO DE COMUNICACIONES DEL PERSONAL DE LA INSPECCIÓN  DE TRABAJO DE MADRID</t>
+  </si>
+  <si>
+    <t>PROVISIONES MENSUALES  DE FONDOS PARA LAS ATENCIONES DE LOS INSPECTORES REGIONALES DE TRABAJO: RECIBOS DE GRATIFICACIONES, DIETAS Y GASTOS DE MATERIAL (MAYO 1920)</t>
+  </si>
+  <si>
+    <t>CANARIAS ABRIL A DICIEMBRE 1920</t>
+  </si>
+  <si>
+    <t>PROVISIONES MENSUALES  DE FONDOS PARA LAS ATENCIONES DE LOS INSPECTORES REGIONALES DE TRABAJO: RECIBOS DE GRATIFICACIONES, DIETAS Y GASTOS DE MATERIAL (FEBRERO 1920)</t>
+  </si>
+  <si>
+    <t>VISITA EXTRAORDINARIA DE LOS INSPECTORES DE LA 1ª REGIÓN VALLINA Y BARRERA A LOS TALLERES DE LA SOCIEDAD DE AUTORES ESPAÑOLES</t>
+  </si>
+  <si>
+    <t>VISITA EXTRAORDINARIA DEL INSPECTOR DE LA 1ª REGIÓN FRANCISCO VALLINA AL ESTABLECIMIENTO DE MODISTAS DE EUSEBIO RIBERA EN C/ BALLESTA 34-36 DE MADRID, DENUNCIADO POR TRABAJAR EN HORARIO SUPERIOR A LA JORNADA DE 11 HORAS DIARIAS CON MOTIVO DEL CARNAVAL</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS DEL INSPECTOR FRANCISCO PALAU Y CANADELL PARA EL SERVICIO DE INSPECCIÓN DE LA PROVINCIA DE BARCELONA EN  1912.</t>
+  </si>
+  <si>
+    <t>CORRESPONDENCIA Y CUENTAS DE GASTOS DE SERVICIOS EFECTUADOS POR LA 6ª REGIÓN DE LA INSPECCIÓN (ALBACETE, CASTELLÓN, MURCIA, VALENCIA)</t>
+  </si>
+  <si>
+    <t>CUENTAS DE GASTOS DE SERVICIOS EFECTUADOS POR LA 6ª REGIÓN DE LA INSPECCIÓN (ALBACETE, CASTELLÓN, MURCIA, VALENCIA): INVENTARIOS DE MATERIAL Y EFECTOS DEL AUXILIAR DE LA INSPECCIÓ  EN CARTAGENA FRANCISCO CONESA</t>
+  </si>
+  <si>
+    <t>SECCIÓN DE INSPECCIÓN Y EXPERIENCIA SOCIAL</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DE LA LEY REFORMADA DE ACCIDENTES DE TRABAJO DE 10/01/1922:  OBSERVACIONES AL BORRADOR DE LA 9ª REGIÓN INSPECCIÓN REGIONAL DE GRANADA (INSPECTOR REGIONAL M. DE PAREJA)</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DE LA LEY REFORMADA DE ACCIDENTES DE TRABAJO DE 10/01/1922:  OBSERVACIONES AL BORRADOR DE LA 9ª REGIÓN INSPECCIÓN REGIONAL DE GRANADA (INSPECTOR PROVICIAL DE GRANADA ENRIQUE DE ARMAS)</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DE LA LEY REFORMADA DE ACCIDENTES DE TRABAJO DE 10/01/1922:  OBSERVACIONES AL BORRADOR DE LA 9ª REGIÓN INSPECCIÓN REGIONAL DE GRANADA (INSPECTOR PROVINCIAL DE JAÉN)</t>
+  </si>
+  <si>
+    <t>REGLAMENTO DE LA LEY REFORMADA DE ACCIDENTES DE TRABAJO DE 10/01/1922:  OBSERVACIONES AL BORRADOR DE LA 9ª REGIÓN INSPECCIÓN REGIONAL DE GRANADA (INSPECTOR PROVINCIAL DE MÁLAGA FRANCISCO VERGE SÁNCHEZ)</t>
+  </si>
+  <si>
+    <t>INFORME RELATIVO A LAS PROPUESTAS REALIZADAS POR LA DELEGACIÓN DE BARCELONA DEL MINISTERIO DEL TRABAJO, INDUSTRIA Y COMERCIO (SOBRE LA CLASIFICACIÓN DE INDUSTRIAS Y PROFESIONES)</t>
+  </si>
+  <si>
+    <t>1921 ca.</t>
+  </si>
+  <si>
+    <t>Incluye: Clasificación de Industrias y porfesiones: estudio comparativo del anteporyecto internacional presentado en la III Confeenrcia Internacional del Trabajo (…) / Instituto de Reformas Sociales. Madrid, 1921</t>
+  </si>
+  <si>
+    <t>CORRESPONDENCIA Y CUENTAS DE GASTOS DE SERVICIOS EFECTUADOS POR LA 6ª REGIÓN DE LA INSPECCIÓN (ALBACETE, CASTELLÓN, MURCIA, VALENCIA): PROVINCIA DE CASTELLÓN</t>
+  </si>
+  <si>
+    <t>CORRESPONDENCIA Y CUENTAS DE GASTOS DE SERVICIOS EFECTUADOS POR LA 6ª REGIÓN DE LA INSPECCIÓN (ALBACETE, CASTELLÓN, MURCIA, VALENCIA): PROVINCIA DE VALENCIA</t>
+  </si>
+  <si>
+    <t>NOTICIA MENSUAL Y ANEXOS DE LA 12ª INSPECCIÓN REGIONAL (CANARIAS): PROVINCIA DE LAS PALMAS  DE GRAN CANARIA</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA TERCERA REGIÓN</t>
+  </si>
+  <si>
+    <t>SERVICIOS INSPECCIÓN DE TRABAJO DE LA TERCERA REGIÓN (VIZCAYA): ITINERARIOS Y DIETAS, RECLAMACIONES Y DENUNCIAS</t>
+  </si>
+  <si>
+    <t>CORRESPONDENCIA DE ÁNGEL CABALLERO,  INSPECTOR REGIONAL DE TRABAJO DE LA 6ª REGIÓN (VALENCIA) SOBRE PERSONAL Y ORGANIZACIÓN DE LA INSPECCIÓN</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN PROVINCIAL DE GUADALAJARA</t>
+  </si>
+  <si>
+    <t>COMUNICACIONES DEL INSPECTOR PROVINCIAL DE GUADALAJARA SOBRE INFRACCIONES, SANCIONES Y RECURSOS POR INCLUMPLIMIENTO DE LEYES DEL DESCANSO DOMINICAL Y ACCIDENTES DE TRABAJO</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN DE LA NOVENA REGIÓN</t>
+  </si>
+  <si>
+    <t>9ª REGIÓN: COMUNICACIÓN DE ACTUACIONES DE LA INSPECCIÓN PROVINCIAL DE MÁLAGA</t>
+  </si>
+  <si>
+    <t>9ª REGIÓN: COMUNICACIÓN DE ACTUACIONES DE LA INSPECCIÓN PROVINCIAL DE JAÉN</t>
+  </si>
+  <si>
+    <t>9ª REGIÓN: COMUNICACIÓN DE ACTUACIONES DE LA INSPECCIÓN PROVINCIAL DE GRANADA</t>
+  </si>
+  <si>
+    <t>9ª REGIÓN: COMUNICACIÓN DE ACTUACIONES DE LA INSPECCIÓN PROVINCIAL DE ALMERÍA</t>
+  </si>
+  <si>
+    <t>9ª REGIÓN: COMUNICACIÓN DE ACTUACIONES DE LA INSPECCIÓN PROVINCIAL DE ALMERÍA. INFORME SOBRE LAS INDUSTRIAS DE LA PROVINCIA</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE LA FEDERACIÓN OBRERA DE GUÍA (CANARIAS) CONTRA EL ALCALDE DE LA LOCALIDAD POR INCUMPLIMIENTO DE LA JORNADA DE 8 HORAS</t>
+  </si>
+  <si>
+    <t>DENUNCIA DE LOS OBREROS DE LA ALFOMBRERA Y LA CORDELERA DE PALMA DE MALLORCA (ISLAS BALEARES), POR INFRACCIONES A LA LEY DE 11 DE JULIO DE 1912, PROHIBIENDO EL TRABAJO INDUSTRIAL NOCTURNO DE LAS MUJERES EN TALLERES Y FÁBRICAS</t>
   </si>
   <si>
     <t>HOJA DE DATOS ESTADÍSTICOS DE LA 1ª REGIÓN DE LA INSPECCIÓN: MADRID</t>
   </si>
   <si>
-    <t>1920</t>
-[...1312 lines deleted...]
-  <si>
     <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 12ª REGIÓN DE LA INSPECCIÓN (LAS PALMAS; CANARIAS)</t>
   </si>
   <si>
-    <t>HOJAS DE DATOS ESTADÍSTICOS DE LA 2ª REGIÓN DE LA INSPECCIÓN (CATALUÑA): BARCELONA</t>
-[...74 lines deleted...]
-    <t>OFICIO DEL INSPECTOR PROVINCIAL DE GERONA, COMUNICANDO QUE ESA INSPECCIÓN NO TIENE NOTICIA DEL FALLO RECAIDO AL ACTA DE INFRACCIÓN LEVANTADA A LA FÁBRICA DE D. JUAN CLEROCH DE OSORIO</t>
+    <t>HOJA DE DATOS ESTADÍSTICOS DE LA 6ª REGIÓN DE LA INSPECCIÓN: VALENCIA, CASTELLÓN</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA TERCERA REGIÓN (ÁLAVA)</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA TERCERA REGIÓN (LOGROÑO / LA RIOJA)</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA TERCERA REGIÓN (GUPÚZCOA)</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA SEXTA REGIÓN (VALENCIA)</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ITINERARIOS PARA EL SERVICIO DE INSPECCIÓN DE LA TERCERA REGIÓN (BURGOS)</t>
+  </si>
+  <si>
+    <t>INFORMES ESPECIALES DE INSPECCIÓN DE TRABAJO</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN PROVINCIAL DE TRABAJO DE LÉRIDA</t>
+  </si>
+  <si>
+    <t>INFORME DE LA INSPECCIÓN REGIONAL DE CATALUÑA ACERCA DE LA CRISIS EN LAS INDUSTRIAS: LÉRIDA (CAPITAL Y FUERA DE LA CAPITAL)</t>
+  </si>
+  <si>
+    <t>EN APLICACIÓN DE LA REAL ORDEN DE 23 DE FEBRERO DE 1924</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN PROVINCIAL DE TRABAJO DE GERONA</t>
+  </si>
+  <si>
+    <t>MEMORIA INSPECCIÓN AUXILIAR SAN FELIÚ DE GUIXOLS; INFORME SOBRE CRISIS INDUSTRIAL EN GERONA (1ª PARTE); INSPECCIÓN ACERCA DE LAS INDUSTRIAS AFECTADAS POR LA CRISIS</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN AUXILIAR DE TORTOSA</t>
+  </si>
+  <si>
+    <t>INFORME DE LA INSPECCIÓN REGIONAL DE CATALUÑA ACERCA DE LA CRISIS EN LAS INDUSTRIAS: INSPECCIÓN AUXLIAR DE TORTOSA (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>INSPECCIÓN PROVINCIAL DE TRABAJO DE BARCELONA</t>
+  </si>
+  <si>
+    <t>INFORME DE LA INSPECCIÓN REGIONAL DE CATALUÑA ACERCA DE LA CRISIS EN LAS INDUSTRIAS. BARCELONA (PROVINCIA)</t>
+  </si>
+  <si>
+    <t>INFORME DE LA INSPECCIÓN REGIONAL DE CATALUÑA ACERCA DE LA CRISIS EN LAS INDUSTRIAS. BARCELONA (CAPITAL): TEXTIL Y TRANSPORTES</t>
+  </si>
+  <si>
+    <t>INFORME DE LA INSPECCIÓN REGIONAL DE CATALUÑA ACERCA DE LA CRISIS EN LAS INDUSTRIAS. BARCELONA (CAPITAL): ALIMENTACIÓN,  VESTIDO, CUEROS Y PIELES Y ESPECTÁCULOS PÚBLICO</t>
+  </si>
+  <si>
+    <t>INFORME DE LA INSPECCIÓN REGIONAL DE CATALUÑA ACERCA DE LA CRISIS EN LAS INDUSTRIAS. BARCELONA (CAPITAL): MADERA Y  MOBILIARIO</t>
+  </si>
+  <si>
+    <t>INFORME DE LA INSPECCIÓN REGIONAL DE CATALUÑA ACERCA DE LA CRISIS EN LAS INDUSTRIAS. BARCELONA (CAPITAL): VIDRIO, BOMBILLAS ELÉCTRICAS, VIDRIO PARA ÓPTICA E INDUSTRIAS VARIAS</t>
   </si>
   <si>
     <t>NOTICIA DE LOS SERVICIOS EFECTUADOS POR LA 12ª REGIÓN DE LA INSPECCIÓN (CANARIAS, GRUPO ORIENTAL)</t>
   </si>
   <si>
     <t>1920 , 1922</t>
   </si>
   <si>
+    <t>NOTICIA DE LOS SERVICIOS EFECTUADOS POR LA 6ª REGIÓN DE LA INSPECCIÓN (ALBACETE, CASTELLÓN, MURCIA, VALENCIA)</t>
+  </si>
+  <si>
+    <t>NOTICIA DE LOS SERVICIOS EFECTUADOS POR LA 3ª REGIÓN DE LA INSPECCIÓN (ÁLAVA, BURGOS, LOGROÑO, SAN SEBASTIÁN, VIZCAYA)</t>
+  </si>
+  <si>
+    <t>NOTICIA DE LOS SERVICIOS EFECTUADOS POR LA 4ª REGIÓN DE LA INSPECCIÓN (GIJÓN, LUGO)</t>
+  </si>
+  <si>
+    <t>NOTICIA DE LOS SERVICIOS EFECTUADOS POR LA 9ª REGIÓN DE LA INSPECCIÓN (JAÉN)</t>
+  </si>
+  <si>
     <t>NOTICIA DE LOS SERVICIOS EFECTUADOS POR LA 1ª REGIÓN DE LA INSPECCIÓN (MADRID)</t>
   </si>
   <si>
     <t>1911; 1915; 1920</t>
   </si>
   <si>
-    <t>INSPECCIÓN DE LA TERCERA REGIÓN</t>
-[...547 lines deleted...]
-  <si>
     <t>MINISTERIO DE TRABAJO</t>
   </si>
   <si>
     <t>ARCHIVO CENTRAL</t>
   </si>
   <si>
     <t>INSTRUMENTOS DE DESCRIPCIÓN</t>
   </si>
   <si>
     <t>ÍNDICE DE ALGUNOS DOCUMENTOS Y ESCRITOS, RELACIONADOS CON EL ANTIGUO "INSTITUTO DE REFORMAS SOCIALES"</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>SOLICITUDES DE INGRESO A PLAZAS DE INSPECTORES DE TRABAJO: Luis Sansón Granados</t>
-[...262 lines deleted...]
-  <si>
     <t>ÁLVAREZ ITURGAIZ, FERNANDO. ORDENANZA</t>
   </si>
   <si>
     <t>645/1964 (nº 47)</t>
   </si>
   <si>
     <t>ARENAS, ANTONIO. OFICIAL</t>
   </si>
   <si>
     <t>1919-1924</t>
   </si>
   <si>
     <t>ARIAS ANDREU, CARLOS. DELEGADO DE ESTADÍSTICA 5ª REGIÓN</t>
   </si>
   <si>
     <t>ARRANZ OLMOS, ANTONIO. ORDENANZA</t>
   </si>
   <si>
     <t>ASENJO GARCÍA, FRANCISCO. ORDENANZA</t>
   </si>
   <si>
     <t>AGUADO BARROSO, JESÚS. ORDENANZA</t>
   </si>
   <si>
     <t>1916-1924</t>
@@ -2364,53 +2295,50 @@
   <si>
     <t>1908-1924</t>
   </si>
   <si>
     <t>BONILLA SAN MARTÍN, ADOLFO. AUXILIAR</t>
   </si>
   <si>
     <t>1904-1907</t>
   </si>
   <si>
     <t>BOSCH, JOSÉ MARÍA. OFICIAL</t>
   </si>
   <si>
     <t>BRIONES FERRERO, GABRIEL. AUXILIAR</t>
   </si>
   <si>
     <t>BUENO GARCÍA, JAVIER. OFICIAL</t>
   </si>
   <si>
     <t>ÁLVAREZ BUYLLA, ADOLFO. JEFE DE SECCIÓN</t>
   </si>
   <si>
     <t>1904-1919</t>
   </si>
   <si>
-    <t>TELEGRAMA DE "LOS TOREROS DE ESPAÑA UNIDOS" Y ÁLBUM DE FIRMAS Y SELLOS DE COMERCIO PARA LOS ADICTOS A LAS CORRIDAS DE TOROS EN DOMINGO, EN PROTESTA CONTRA LA LEY DE DESCANSO DOMINICAL (MADRID Y MÁLAGA)</t>
-[...1 lines deleted...]
-  <si>
     <t>CABILDO, JUAN. ESCRIBIENTE DEL SERVICIO DE CASA BARATAS</t>
   </si>
   <si>
     <t>CALVO SOTELO, LEOPOLDO. OFICIAL DEL SERVICIO DE CASA BARATAS</t>
   </si>
   <si>
     <t>CARNICERO GORINES, PÍO. ORDENANZA</t>
   </si>
   <si>
     <t>CASIRAIN BUENO, CONCEPCIÓN. ESCRIBIENTE DELEGACIÓN DE ESTADÍSTICA</t>
   </si>
   <si>
     <t>CHACEL BARBERO, FRANCISCO. ESCRIBIENTE</t>
   </si>
   <si>
     <t>CORTEZO COLANTES, ALFONSO. ECRIBIENTE</t>
   </si>
   <si>
     <t>1917-1924</t>
   </si>
   <si>
     <t>CORTINA FUENTES, RAMÓN. ESCRIBIENTE</t>
   </si>
   <si>
     <t>1904-1917</t>
@@ -2490,57 +2418,51 @@
   <si>
     <t>GASCÓN MIRAMÓN, ANTONIO. JEFE DE LA SECCIÓN DE COOPERACIÓN</t>
   </si>
   <si>
     <t>GONZÁLEZ GALLO, JUAN ANTONIO. AUXILIAR</t>
   </si>
   <si>
     <t>GONZÁLEZ LUNA, FERNANDO. OFICIAL</t>
   </si>
   <si>
     <t>GONZÁLEZ ORDUÑA, JOSÉ. ESCRIBIENTE DE LA SECCIÓN DE ANORMALIDADES</t>
   </si>
   <si>
     <t>GONZÁLEZ POSADA Y BIESCA, ADOLFO. DIRECTOR GENERAL DE LEGISLACIÓN</t>
   </si>
   <si>
     <t>BERMÚDEZ BALLESTEROS, JUAN GUALBERTO. OFICIAL</t>
   </si>
   <si>
     <t>HEREZA ORTUÑO, ANTONIO. OFICIAL</t>
   </si>
   <si>
     <t>HINOJOSA FERRER, JUAN DE . AUXILIAR</t>
   </si>
   <si>
-    <t>1910-1922</t>
-[...1 lines deleted...]
-  <si>
     <t>FERNÁNDEZ ILLÁN, ÁNGEL</t>
-  </si>
-[...1 lines deleted...]
-    <t>OFICIO AL ALCALDE - PRESIDENTE DE LA JUNTA LOCAL DE REFORMAS SOCIALES DE MADRID, REMITIENDO ACTA DE INFRACCIÓN DE LAS CONDICIONES DE TRABAJO DE MUJERES Y NIÑOS EN EL TALLER DE SIDE-CARS DE TEODORO ÚBEDA (C/ FUENCARRAL 147). MINUTA</t>
   </si>
   <si>
     <t>IRANZO GOIZUETA, RICARDO</t>
   </si>
   <si>
     <t>1907-1924</t>
   </si>
   <si>
     <t>JUDERÍAS Y LOYOT, JULIÁN. AUXILIAR</t>
   </si>
   <si>
     <t>1904-1918</t>
   </si>
   <si>
     <t>LLERANDI PÉREZ, FRANCISCO. ORDENANZA</t>
   </si>
   <si>
     <t>1905-1924</t>
   </si>
   <si>
     <t>LÓPEZ GARCÍA, PÍO. ESCRIBIENTE</t>
   </si>
   <si>
     <t>1911-1924</t>
   </si>
@@ -2659,250 +2581,336 @@
     <t>RODRÍGUEZ VIÑA, NICÉFORO. ORDENANZA</t>
   </si>
   <si>
     <t>RUEDA, GODOFREDO. ESCRIBIENTE</t>
   </si>
   <si>
     <t>SEMPERE, JOSÉ MARÍA. ESCRIBIENTE</t>
   </si>
   <si>
     <t>TEIXIDÓ PÉREZ, ENRIQUE. AUXILIAR</t>
   </si>
   <si>
     <t>TORRES CHACÓN, ANTONIO. AUXILIAR</t>
   </si>
   <si>
     <t>VALLE PASCUAL, LUIS DEL. DELEGADO DE ESTADÍSTICA 8ª REGIÓN</t>
   </si>
   <si>
     <t>VIGÓN SUERODÍAZ, JOSÉ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC0C0C0"/>
+        <bgColor rgb="FFC0C0C0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="FF000000"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="FF000000"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="FF000000"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D7E5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D7E5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D7E5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D7E5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D7E5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D7E5"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3032,13499 +3040,19604 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K607"/>
+  <dimension ref="A1:J610"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K617" sqref="K617"/>
+      <selection activeCell="I1" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="21.54296875" customWidth="1"/>
+    <col min="2" max="2" width="13.81640625" customWidth="1"/>
+    <col min="3" max="6" width="14.08984375" customWidth="1"/>
+    <col min="7" max="7" width="28.453125" customWidth="1"/>
+    <col min="8" max="8" width="27.54296875" customWidth="1"/>
+    <col min="9" max="9" width="34.453125" customWidth="1"/>
+    <col min="10" max="10" width="13.81640625" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" t="s">
+    <row r="1" spans="1:10" s="5" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
+      <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F1" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G1" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="H1" t="s">
+      <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I1" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J1" t="s">
+      <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="K1" t="s">
+      <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2">
+    <row r="2" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1">
         <v>1</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B2" s="2">
+        <v>1</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J2" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1">
+        <v>1</v>
+      </c>
+      <c r="B3" s="2">
+        <v>2</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="F3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3">
+      <c r="H3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J3" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1">
+        <v>1</v>
+      </c>
+      <c r="B4" s="2">
+        <v>3</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1">
+        <v>1</v>
+      </c>
+      <c r="B5" s="2">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A6" s="1">
+        <v>1</v>
+      </c>
+      <c r="B6" s="2">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1">
+        <v>1</v>
+      </c>
+      <c r="B7" s="2">
+        <v>6</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2">
+        <v>7</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J8" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2">
+        <v>8</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1">
+        <v>1</v>
+      </c>
+      <c r="B10" s="2">
+        <v>9</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1">
+        <v>1</v>
+      </c>
+      <c r="B11" s="2">
+        <v>10</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1">
+        <v>1</v>
+      </c>
+      <c r="B12" s="2">
+        <v>11</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1">
+        <v>1</v>
+      </c>
+      <c r="B13" s="2">
+        <v>12</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1">
+        <v>1</v>
+      </c>
+      <c r="B14" s="2">
+        <v>13</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>1</v>
+      </c>
+      <c r="B15" s="2">
+        <v>14</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>1</v>
+      </c>
+      <c r="B16" s="2">
+        <v>15</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="J16" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>1</v>
+      </c>
+      <c r="B17" s="2">
+        <v>16</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J17" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>1</v>
+      </c>
+      <c r="B18" s="2">
+        <v>17</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>1</v>
+      </c>
+      <c r="B19" s="2">
+        <v>18</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>1</v>
+      </c>
+      <c r="B20" s="2">
+        <v>19</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="J20" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1">
+        <v>1</v>
+      </c>
+      <c r="B21" s="2">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>1</v>
+      </c>
+      <c r="B22" s="2">
+        <v>21</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J22" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A23" s="1">
+        <v>1</v>
+      </c>
+      <c r="B23" s="2">
+        <v>22</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A24" s="1">
+        <v>1</v>
+      </c>
+      <c r="B24" s="2">
+        <v>23</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A25" s="1">
+        <v>1</v>
+      </c>
+      <c r="B25" s="2">
+        <v>24</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>1</v>
+      </c>
+      <c r="B26" s="2">
+        <v>25</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>1</v>
+      </c>
+      <c r="B27" s="2">
+        <v>26</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>1</v>
+      </c>
+      <c r="B28" s="2">
+        <v>27</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>1</v>
+      </c>
+      <c r="B29" s="2">
+        <v>28</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J29" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>1</v>
+      </c>
+      <c r="B30" s="2">
+        <v>29</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J30" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1">
+        <v>1</v>
+      </c>
+      <c r="B31" s="2">
+        <v>30</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>1</v>
+      </c>
+      <c r="B32" s="2">
+        <v>31</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J32" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1">
+        <v>1</v>
+      </c>
+      <c r="B33" s="2">
+        <v>32</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="J33" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1">
+        <v>1</v>
+      </c>
+      <c r="B34" s="2">
+        <v>33</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A35" s="1">
+        <v>1</v>
+      </c>
+      <c r="B35" s="2">
+        <v>34</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1">
         <v>2</v>
       </c>
-      <c r="C3" t="s">
+      <c r="B36" s="2">
+        <v>1</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J36" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1">
+        <v>2</v>
+      </c>
+      <c r="B37" s="2">
+        <v>2</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J37" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="1">
+        <v>2</v>
+      </c>
+      <c r="B38" s="2">
+        <v>3</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J38" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="1">
+        <v>2</v>
+      </c>
+      <c r="B39" s="2">
+        <v>4</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="1">
+        <v>2</v>
+      </c>
+      <c r="B40" s="2">
+        <v>5</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J40" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1">
+        <v>2</v>
+      </c>
+      <c r="B41" s="2">
+        <v>6</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J41" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1">
+        <v>2</v>
+      </c>
+      <c r="B42" s="2">
+        <v>7</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J42" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1">
+        <v>2</v>
+      </c>
+      <c r="B43" s="2">
+        <v>8</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1">
+        <v>2</v>
+      </c>
+      <c r="B44" s="2">
+        <v>9</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J44" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1">
+        <v>2</v>
+      </c>
+      <c r="B45" s="2">
+        <v>10</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J45" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1">
+        <v>2</v>
+      </c>
+      <c r="B46" s="2">
+        <v>11</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1">
+        <v>2</v>
+      </c>
+      <c r="B47" s="2">
+        <v>12</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1">
+        <v>2</v>
+      </c>
+      <c r="B48" s="2">
+        <v>13</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="1">
+        <v>2</v>
+      </c>
+      <c r="B49" s="2">
+        <v>14</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J49" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1">
+        <v>2</v>
+      </c>
+      <c r="B50" s="2">
+        <v>15</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A51" s="1">
+        <v>2</v>
+      </c>
+      <c r="B51" s="2">
         <v>16</v>
       </c>
-      <c r="F3" t="s">
+      <c r="C51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A52" s="1">
+        <v>2</v>
+      </c>
+      <c r="B52" s="2">
+        <v>16</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A53" s="1">
+        <v>2</v>
+      </c>
+      <c r="B53" s="2">
+        <v>16</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A54" s="1">
+        <v>2</v>
+      </c>
+      <c r="B54" s="2">
+        <v>16</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J54" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1">
+        <v>2</v>
+      </c>
+      <c r="B55" s="2">
+        <v>16</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J55" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A56" s="1">
+        <v>2</v>
+      </c>
+      <c r="B56" s="2">
+        <v>16</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J56" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="1">
+        <v>2</v>
+      </c>
+      <c r="B57" s="2">
+        <v>16</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J57" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A58" s="1">
+        <v>2</v>
+      </c>
+      <c r="B58" s="2">
+        <v>16</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J58" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A59" s="1">
+        <v>2</v>
+      </c>
+      <c r="B59" s="2">
+        <v>16</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="1">
+        <v>2</v>
+      </c>
+      <c r="B60" s="2">
+        <v>16</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J60" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A61" s="1">
+        <v>2</v>
+      </c>
+      <c r="B61" s="2">
+        <v>16</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J61" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="1">
+        <v>2</v>
+      </c>
+      <c r="B62" s="2">
+        <v>16</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J62" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="1">
+        <v>2</v>
+      </c>
+      <c r="B63" s="2">
+        <v>16</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J63" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="1">
+        <v>2</v>
+      </c>
+      <c r="B64" s="2">
+        <v>16</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J64" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A65" s="1">
+        <v>2</v>
+      </c>
+      <c r="B65" s="2">
+        <v>16</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J65" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="174" x14ac:dyDescent="0.35">
+      <c r="A66" s="1">
+        <v>2</v>
+      </c>
+      <c r="B66" s="2">
+        <v>16</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J66" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="1">
+        <v>2</v>
+      </c>
+      <c r="B67" s="2">
+        <v>16</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="1">
+        <v>2</v>
+      </c>
+      <c r="B68" s="2">
+        <v>16</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J68" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="1">
+        <v>2</v>
+      </c>
+      <c r="B69" s="2">
+        <v>16</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J69" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A70" s="1">
+        <v>2</v>
+      </c>
+      <c r="B70" s="2">
+        <v>16</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J70" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="1">
+        <v>2</v>
+      </c>
+      <c r="B71" s="2">
+        <v>16</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J71" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="1">
+        <v>2</v>
+      </c>
+      <c r="B72" s="2">
+        <v>16</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J72" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A73" s="1">
+        <v>2</v>
+      </c>
+      <c r="B73" s="2">
+        <v>16</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J73" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="1">
+        <v>2</v>
+      </c>
+      <c r="B74" s="2">
+        <v>16</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="J74" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="1">
+        <v>2</v>
+      </c>
+      <c r="B75" s="2">
         <v>17</v>
       </c>
-      <c r="G3" t="s">
+      <c r="C75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="J75" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="1">
+        <v>2</v>
+      </c>
+      <c r="B76" s="2">
         <v>18</v>
       </c>
-      <c r="H3" t="s">
+      <c r="C76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J76" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="1">
+        <v>2</v>
+      </c>
+      <c r="B77" s="2">
         <v>19</v>
       </c>
-      <c r="I3" t="s">
+      <c r="C77" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="J77" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="1">
+        <v>2</v>
+      </c>
+      <c r="B78" s="2">
         <v>20</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4">
+      <c r="C78" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="J78" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="1">
+        <v>2</v>
+      </c>
+      <c r="B79" s="2">
+        <v>21</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J79" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="1">
+        <v>2</v>
+      </c>
+      <c r="B80" s="2">
+        <v>22</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J80" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="1">
+        <v>2</v>
+      </c>
+      <c r="B81" s="2">
+        <v>23</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J81" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="1">
+        <v>2</v>
+      </c>
+      <c r="B82" s="2">
+        <v>24</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J82" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="1">
+        <v>2</v>
+      </c>
+      <c r="B83" s="2">
+        <v>25</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="1">
+        <v>2</v>
+      </c>
+      <c r="B84" s="2">
+        <v>26</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J84" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="1">
+        <v>2</v>
+      </c>
+      <c r="B85" s="2">
+        <v>27</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J85" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="1">
+        <v>2</v>
+      </c>
+      <c r="B86" s="2">
+        <v>28</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J86" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="1">
+        <v>2</v>
+      </c>
+      <c r="B87" s="2">
+        <v>29</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J87" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="1">
+        <v>2</v>
+      </c>
+      <c r="B88" s="2">
+        <v>30</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J88" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="1">
+        <v>2</v>
+      </c>
+      <c r="B89" s="2">
+        <v>31</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J89" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="1">
+        <v>2</v>
+      </c>
+      <c r="B90" s="2">
+        <v>32</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J90" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="1">
+        <v>2</v>
+      </c>
+      <c r="B91" s="2">
+        <v>33</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J91" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="1">
+        <v>2</v>
+      </c>
+      <c r="B92" s="2">
+        <v>34</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J92" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="1">
+        <v>2</v>
+      </c>
+      <c r="B93" s="2">
+        <v>35</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J93" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="1">
+        <v>2</v>
+      </c>
+      <c r="B94" s="2">
+        <v>36</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J94" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="1">
+        <v>2</v>
+      </c>
+      <c r="B95" s="2">
+        <v>37</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J95" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="1">
+        <v>2</v>
+      </c>
+      <c r="B96" s="2">
+        <v>38</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J96" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="1">
+        <v>2</v>
+      </c>
+      <c r="B97" s="2">
+        <v>39</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J97" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="1">
+        <v>2</v>
+      </c>
+      <c r="B98" s="2">
+        <v>40</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J98" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="1">
+        <v>2</v>
+      </c>
+      <c r="B99" s="2">
+        <v>41</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J99" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="1">
+        <v>2</v>
+      </c>
+      <c r="B100" s="2">
+        <v>42</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J100" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="1">
+        <v>2</v>
+      </c>
+      <c r="B101" s="2">
+        <v>43</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J101" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="1">
+        <v>2</v>
+      </c>
+      <c r="B102" s="2">
+        <v>44</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J102" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="1">
+        <v>2</v>
+      </c>
+      <c r="B103" s="2">
+        <v>45</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J103" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="1">
+        <v>2</v>
+      </c>
+      <c r="B104" s="2">
+        <v>46</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J104" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="1">
+        <v>2</v>
+      </c>
+      <c r="B105" s="2">
+        <v>47</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J105" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="1">
+        <v>2</v>
+      </c>
+      <c r="B106" s="2">
+        <v>48</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J106" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="1">
+        <v>2</v>
+      </c>
+      <c r="B107" s="2">
+        <v>49</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J107" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="1">
+        <v>2</v>
+      </c>
+      <c r="B108" s="2">
+        <v>50</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J108" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="1">
+        <v>2</v>
+      </c>
+      <c r="B109" s="2">
+        <v>51</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J109" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="1">
+        <v>2</v>
+      </c>
+      <c r="B110" s="2">
+        <v>52</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J110" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="1">
+        <v>2</v>
+      </c>
+      <c r="B111" s="2">
+        <v>53</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J111" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="1">
+        <v>2</v>
+      </c>
+      <c r="B112" s="2">
+        <v>54</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J112" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="1">
+        <v>2</v>
+      </c>
+      <c r="B113" s="2">
+        <v>55</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J113" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="1">
+        <v>2</v>
+      </c>
+      <c r="B114" s="2">
+        <v>56</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J114" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="1">
+        <v>2</v>
+      </c>
+      <c r="B115" s="2">
+        <v>57</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J115" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="1">
+        <v>2</v>
+      </c>
+      <c r="B116" s="2">
+        <v>58</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J116" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="1">
+        <v>2</v>
+      </c>
+      <c r="B117" s="2">
+        <v>59</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J117" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="1">
+        <v>2</v>
+      </c>
+      <c r="B118" s="2">
+        <v>60</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J118" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="1">
+        <v>2</v>
+      </c>
+      <c r="B119" s="2">
+        <v>61</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J119" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="1">
+        <v>2</v>
+      </c>
+      <c r="B120" s="2">
+        <v>62</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J120" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A121" s="1">
+        <v>2</v>
+      </c>
+      <c r="B121" s="2">
+        <v>63</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J121" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="1">
+        <v>2</v>
+      </c>
+      <c r="B122" s="2">
+        <v>64</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J122" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="1">
+        <v>2</v>
+      </c>
+      <c r="B123" s="2">
+        <v>65</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="J123" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="1">
+        <v>2</v>
+      </c>
+      <c r="B124" s="2">
+        <v>66</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J124" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="1">
+        <v>2</v>
+      </c>
+      <c r="B125" s="2">
+        <v>67</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J125" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="1">
+        <v>2</v>
+      </c>
+      <c r="B126" s="2">
+        <v>68</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J126" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="1">
+        <v>2</v>
+      </c>
+      <c r="B127" s="2">
+        <v>69</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J127" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="1">
+        <v>2</v>
+      </c>
+      <c r="B128" s="2">
+        <v>70</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J128" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A129" s="1">
+        <v>2</v>
+      </c>
+      <c r="B129" s="2">
+        <v>71</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J129" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="1">
+        <v>2</v>
+      </c>
+      <c r="B130" s="2">
+        <v>72</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J130" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="1">
+        <v>2</v>
+      </c>
+      <c r="B131" s="2">
+        <v>73</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J131" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="1">
+        <v>2</v>
+      </c>
+      <c r="B132" s="2">
+        <v>74</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J132" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="1">
+        <v>2</v>
+      </c>
+      <c r="B133" s="2">
+        <v>75</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J133" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="1">
+        <v>2</v>
+      </c>
+      <c r="B134" s="2">
+        <v>76</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J134" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="1">
+        <v>2</v>
+      </c>
+      <c r="B135" s="2">
+        <v>77</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J135" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="1">
+        <v>2</v>
+      </c>
+      <c r="B136" s="2">
+        <v>78</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J136" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="1">
+        <v>2</v>
+      </c>
+      <c r="B137" s="2">
+        <v>79</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J137" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="1">
+        <v>2</v>
+      </c>
+      <c r="B138" s="2">
+        <v>80</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J138" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="1">
+        <v>2</v>
+      </c>
+      <c r="B139" s="2">
+        <v>81</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J139" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="1">
+        <v>2</v>
+      </c>
+      <c r="B140" s="2">
+        <v>82</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J140" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="1">
+        <v>2</v>
+      </c>
+      <c r="B141" s="2">
+        <v>83</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J141" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A142" s="1">
+        <v>2</v>
+      </c>
+      <c r="B142" s="2">
+        <v>84</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J142" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A143" s="1">
+        <v>2</v>
+      </c>
+      <c r="B143" s="2">
+        <v>85</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J143" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A144" s="1">
+        <v>2</v>
+      </c>
+      <c r="B144" s="2">
+        <v>86</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J144" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="1">
+        <v>2</v>
+      </c>
+      <c r="B145" s="2">
+        <v>87</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J145" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A146" s="1">
+        <v>2</v>
+      </c>
+      <c r="B146" s="2">
+        <v>88</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J146" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A147" s="1">
+        <v>2</v>
+      </c>
+      <c r="B147" s="2">
+        <v>89</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J147" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A148" s="1">
+        <v>2</v>
+      </c>
+      <c r="B148" s="2">
+        <v>90</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J148" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A149" s="1">
+        <v>2</v>
+      </c>
+      <c r="B149" s="2">
+        <v>91</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J149" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A150" s="1">
+        <v>2</v>
+      </c>
+      <c r="B150" s="2">
+        <v>92</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J150" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A151" s="1">
+        <v>2</v>
+      </c>
+      <c r="B151" s="2">
+        <v>93</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J151" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A152" s="1">
+        <v>2</v>
+      </c>
+      <c r="B152" s="2">
+        <v>94</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J152" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A153" s="1">
+        <v>2</v>
+      </c>
+      <c r="B153" s="2">
+        <v>95</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J153" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A154" s="1">
+        <v>2</v>
+      </c>
+      <c r="B154" s="2">
+        <v>96</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J154" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A155" s="1">
+        <v>2</v>
+      </c>
+      <c r="B155" s="2">
+        <v>97</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J155" s="2">
+        <v>199492</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A156" s="1">
+        <v>2</v>
+      </c>
+      <c r="B156" s="2">
+        <v>98</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J156" s="2">
+        <v>199493</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A157" s="1">
         <v>3</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B157" s="2">
+        <v>1</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J157" s="2">
+        <v>199494</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A158" s="1">
+        <v>4</v>
+      </c>
+      <c r="B158" s="2">
+        <v>1</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J158" s="2">
+        <v>199495</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A159" s="1">
+        <v>5</v>
+      </c>
+      <c r="B159" s="2">
+        <v>1</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J159" s="2">
+        <v>199496</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A160" s="1">
+        <v>5</v>
+      </c>
+      <c r="B160" s="2">
+        <v>2</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="J160" s="2">
+        <v>199496</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A161" s="1">
+        <v>6</v>
+      </c>
+      <c r="B161" s="2">
+        <v>1</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J161" s="2">
+        <v>199497</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A162" s="1">
+        <v>7</v>
+      </c>
+      <c r="B162" s="2">
+        <v>1</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J162" s="2">
+        <v>199498</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A163" s="1">
+        <v>8</v>
+      </c>
+      <c r="B163" s="2">
+        <v>1</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J163" s="2">
+        <v>199499</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A164" s="1">
+        <v>9</v>
+      </c>
+      <c r="B164" s="2">
+        <v>1</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="J164" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A165" s="1">
+        <v>9</v>
+      </c>
+      <c r="B165" s="2">
+        <v>2</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="J165" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A166" s="1">
+        <v>9</v>
+      </c>
+      <c r="B166" s="2">
+        <v>3</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J166" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A167" s="1">
+        <v>9</v>
+      </c>
+      <c r="B167" s="2">
+        <v>4</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J167" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A168" s="1">
+        <v>9</v>
+      </c>
+      <c r="B168" s="2">
+        <v>5</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J168" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A169" s="1">
+        <v>9</v>
+      </c>
+      <c r="B169" s="2">
+        <v>5</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J169" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A170" s="1">
+        <v>9</v>
+      </c>
+      <c r="B170" s="2">
+        <v>6</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J170" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A171" s="1">
+        <v>9</v>
+      </c>
+      <c r="B171" s="2">
+        <v>7</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J171" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="1">
+        <v>9</v>
+      </c>
+      <c r="B172" s="2">
+        <v>8</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="J172" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A173" s="1">
+        <v>9</v>
+      </c>
+      <c r="B173" s="2">
+        <v>9</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J173" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A174" s="1">
+        <v>9</v>
+      </c>
+      <c r="B174" s="2">
+        <v>10</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H174" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F4" t="s">
+      <c r="I174" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J174" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A175" s="1">
+        <v>9</v>
+      </c>
+      <c r="B175" s="2">
+        <v>11</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J175" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A176" s="1">
+        <v>9</v>
+      </c>
+      <c r="B176" s="2">
+        <v>12</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J176" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A177" s="1">
+        <v>9</v>
+      </c>
+      <c r="B177" s="2">
+        <v>13</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J177" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A178" s="1">
+        <v>9</v>
+      </c>
+      <c r="B178" s="2">
+        <v>14</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J178" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A179" s="1">
+        <v>9</v>
+      </c>
+      <c r="B179" s="2">
+        <v>15</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="J179" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A180" s="1">
+        <v>9</v>
+      </c>
+      <c r="B180" s="2">
+        <v>16</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J180" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A181" s="1">
+        <v>9</v>
+      </c>
+      <c r="B181" s="2">
         <v>17</v>
       </c>
-      <c r="G4" t="s">
+      <c r="C181" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J181" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A182" s="1">
+        <v>9</v>
+      </c>
+      <c r="B182" s="2">
+        <v>18</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J182" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A183" s="1">
+        <v>9</v>
+      </c>
+      <c r="B183" s="2">
+        <v>19</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J183" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A184" s="1">
+        <v>9</v>
+      </c>
+      <c r="B184" s="2">
+        <v>20</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J184" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A185" s="1">
+        <v>9</v>
+      </c>
+      <c r="B185" s="2">
         <v>21</v>
       </c>
-      <c r="H4" t="s">
+      <c r="C185" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J185" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A186" s="1">
+        <v>9</v>
+      </c>
+      <c r="B186" s="2">
+        <v>22</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J186" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A187" s="1">
+        <v>9</v>
+      </c>
+      <c r="B187" s="2">
+        <v>23</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J187" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A188" s="1">
+        <v>9</v>
+      </c>
+      <c r="B188" s="2">
+        <v>24</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J188" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A189" s="1">
+        <v>9</v>
+      </c>
+      <c r="B189" s="2">
+        <v>25</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J189" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A190" s="1">
+        <v>9</v>
+      </c>
+      <c r="B190" s="2">
+        <v>26</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J190" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A191" s="1">
+        <v>9</v>
+      </c>
+      <c r="B191" s="2">
+        <v>28</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J191" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A192" s="1">
+        <v>9</v>
+      </c>
+      <c r="B192" s="2">
+        <v>29</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J192" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A193" s="1">
+        <v>9</v>
+      </c>
+      <c r="B193" s="2">
+        <v>30</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J193" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A194" s="1">
+        <v>9</v>
+      </c>
+      <c r="B194" s="2">
+        <v>31</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J194" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A195" s="1">
+        <v>9</v>
+      </c>
+      <c r="B195" s="2">
+        <v>32</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J195" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A196" s="1">
+        <v>9</v>
+      </c>
+      <c r="B196" s="2">
+        <v>33</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J196" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A197" s="1">
+        <v>9</v>
+      </c>
+      <c r="B197" s="2">
+        <v>34</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="J197" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A198" s="1">
+        <v>9</v>
+      </c>
+      <c r="B198" s="2">
+        <v>35</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="J198" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A199" s="1">
+        <v>9</v>
+      </c>
+      <c r="B199" s="2">
+        <v>36</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J199" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A200" s="1">
+        <v>9</v>
+      </c>
+      <c r="B200" s="2">
+        <v>37</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J200" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A201" s="1">
+        <v>9</v>
+      </c>
+      <c r="B201" s="2">
+        <v>38</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J201" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A202" s="1">
+        <v>9</v>
+      </c>
+      <c r="B202" s="2">
+        <v>39</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J202" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A203" s="1">
+        <v>9</v>
+      </c>
+      <c r="B203" s="2">
+        <v>40</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J203" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A204" s="1">
+        <v>9</v>
+      </c>
+      <c r="B204" s="2">
+        <v>41</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J204" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A205" s="1">
+        <v>9</v>
+      </c>
+      <c r="B205" s="2">
+        <v>42</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J205" s="2">
+        <v>199500</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A206" s="1">
+        <v>10</v>
+      </c>
+      <c r="B206" s="2">
+        <v>1</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J206" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A207" s="1">
+        <v>10</v>
+      </c>
+      <c r="B207" s="2">
+        <v>2</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J207" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A208" s="1">
+        <v>10</v>
+      </c>
+      <c r="B208" s="2">
+        <v>2</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J208" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A209" s="1">
+        <v>10</v>
+      </c>
+      <c r="B209" s="2">
+        <v>3</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J209" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A210" s="1">
+        <v>10</v>
+      </c>
+      <c r="B210" s="2">
+        <v>4</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J210" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A211" s="1">
+        <v>10</v>
+      </c>
+      <c r="B211" s="2">
+        <v>5</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J211" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A212" s="1">
+        <v>10</v>
+      </c>
+      <c r="B212" s="2">
+        <v>6</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J212" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A213" s="1">
+        <v>10</v>
+      </c>
+      <c r="B213" s="2">
+        <v>7</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J213" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A214" s="1">
+        <v>10</v>
+      </c>
+      <c r="B214" s="2">
+        <v>8</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J214" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A215" s="1">
+        <v>10</v>
+      </c>
+      <c r="B215" s="2">
+        <v>9</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J215" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="1">
+        <v>10</v>
+      </c>
+      <c r="B216" s="2">
+        <v>10</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J216" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A217" s="1">
+        <v>10</v>
+      </c>
+      <c r="B217" s="2">
+        <v>11</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J217" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A218" s="1">
+        <v>10</v>
+      </c>
+      <c r="B218" s="2">
+        <v>12</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J218" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A219" s="1">
+        <v>10</v>
+      </c>
+      <c r="B219" s="2">
+        <v>13</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J219" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A220" s="1">
+        <v>10</v>
+      </c>
+      <c r="B220" s="2">
+        <v>14</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J220" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A221" s="1">
+        <v>10</v>
+      </c>
+      <c r="B221" s="2">
+        <v>15</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J221" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A222" s="1">
+        <v>10</v>
+      </c>
+      <c r="B222" s="2">
+        <v>16</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J222" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A223" s="1">
+        <v>10</v>
+      </c>
+      <c r="B223" s="2">
+        <v>17</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J223" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A224" s="1">
+        <v>10</v>
+      </c>
+      <c r="B224" s="2">
+        <v>18</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J224" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A225" s="1">
+        <v>10</v>
+      </c>
+      <c r="B225" s="2">
         <v>19</v>
       </c>
-      <c r="I4" t="s">
+      <c r="C225" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J225" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A226" s="1">
+        <v>10</v>
+      </c>
+      <c r="B226" s="2">
         <v>20</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5">
+      <c r="C226" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J226" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A227" s="1">
+        <v>10</v>
+      </c>
+      <c r="B227" s="2">
+        <v>21</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J227" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A228" s="1">
+        <v>10</v>
+      </c>
+      <c r="B228" s="2">
+        <v>22</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J228" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A229" s="1">
+        <v>10</v>
+      </c>
+      <c r="B229" s="2">
+        <v>23</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J229" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A230" s="1">
+        <v>10</v>
+      </c>
+      <c r="B230" s="2">
+        <v>24</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J230" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A231" s="1">
+        <v>10</v>
+      </c>
+      <c r="B231" s="2">
+        <v>25</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J231" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A232" s="1">
+        <v>10</v>
+      </c>
+      <c r="B232" s="2">
+        <v>26</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J232" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A233" s="1">
+        <v>10</v>
+      </c>
+      <c r="B233" s="2">
+        <v>27</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J233" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A234" s="1">
+        <v>10</v>
+      </c>
+      <c r="B234" s="2">
+        <v>28</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J234" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A235" s="1">
+        <v>10</v>
+      </c>
+      <c r="B235" s="2">
+        <v>29</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J235" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A236" s="1">
+        <v>10</v>
+      </c>
+      <c r="B236" s="2">
+        <v>30</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J236" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A237" s="1">
+        <v>10</v>
+      </c>
+      <c r="B237" s="2">
+        <v>31</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F237" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J237" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A238" s="1">
+        <v>10</v>
+      </c>
+      <c r="B238" s="2">
+        <v>32</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I238" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="J238" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A239" s="1">
+        <v>10</v>
+      </c>
+      <c r="B239" s="2">
+        <v>33</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F239" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J239" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A240" s="1">
+        <v>10</v>
+      </c>
+      <c r="B240" s="2">
+        <v>34</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J240" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A241" s="1">
+        <v>10</v>
+      </c>
+      <c r="B241" s="2">
+        <v>35</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F241" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J241" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A242" s="1">
+        <v>10</v>
+      </c>
+      <c r="B242" s="2">
+        <v>36</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J242" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A243" s="1">
+        <v>10</v>
+      </c>
+      <c r="B243" s="2">
+        <v>37</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J243" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A244" s="1">
+        <v>10</v>
+      </c>
+      <c r="B244" s="2">
+        <v>38</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="J244" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A245" s="1">
+        <v>10</v>
+      </c>
+      <c r="B245" s="2">
+        <v>39</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J245" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A246" s="1">
+        <v>10</v>
+      </c>
+      <c r="B246" s="2">
+        <v>40</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J246" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A247" s="1">
+        <v>10</v>
+      </c>
+      <c r="B247" s="2">
+        <v>41</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J247" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A248" s="1">
+        <v>10</v>
+      </c>
+      <c r="B248" s="2">
+        <v>42</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J248" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A249" s="1">
+        <v>10</v>
+      </c>
+      <c r="B249" s="2">
+        <v>43</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J249" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A250" s="1">
+        <v>10</v>
+      </c>
+      <c r="B250" s="2">
+        <v>44</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J250" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A251" s="1">
+        <v>10</v>
+      </c>
+      <c r="B251" s="2">
+        <v>45</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J251" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A252" s="1">
+        <v>10</v>
+      </c>
+      <c r="B252" s="2">
+        <v>46</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J252" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A253" s="1">
+        <v>10</v>
+      </c>
+      <c r="B253" s="2">
+        <v>47</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J253" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A254" s="1">
+        <v>10</v>
+      </c>
+      <c r="B254" s="2">
+        <v>48</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J254" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A255" s="1">
+        <v>10</v>
+      </c>
+      <c r="B255" s="2">
+        <v>49</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F255" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J255" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A256" s="1">
+        <v>10</v>
+      </c>
+      <c r="B256" s="2">
+        <v>50</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J256" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A257" s="1">
+        <v>10</v>
+      </c>
+      <c r="B257" s="2">
+        <v>51</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J257" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A258" s="1">
+        <v>10</v>
+      </c>
+      <c r="B258" s="2">
+        <v>52</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J258" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A259" s="1">
+        <v>10</v>
+      </c>
+      <c r="B259" s="2">
+        <v>53</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E259" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F259" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J259" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A260" s="1">
+        <v>10</v>
+      </c>
+      <c r="B260" s="2">
+        <v>54</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J260" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A261" s="1">
+        <v>10</v>
+      </c>
+      <c r="B261" s="2">
+        <v>55</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J261" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A262" s="1">
+        <v>10</v>
+      </c>
+      <c r="B262" s="2">
+        <v>56</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J262" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A263" s="1">
+        <v>10</v>
+      </c>
+      <c r="B263" s="2">
+        <v>57</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J263" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A264" s="1">
+        <v>10</v>
+      </c>
+      <c r="B264" s="2">
+        <v>58</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J264" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A265" s="1">
+        <v>10</v>
+      </c>
+      <c r="B265" s="2">
+        <v>59</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J265" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A266" s="1">
+        <v>10</v>
+      </c>
+      <c r="B266" s="2">
+        <v>60</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J266" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A267" s="1">
+        <v>10</v>
+      </c>
+      <c r="B267" s="2">
+        <v>61</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J267" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A268" s="1">
+        <v>10</v>
+      </c>
+      <c r="B268" s="2">
+        <v>62</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J268" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A269" s="1">
+        <v>10</v>
+      </c>
+      <c r="B269" s="2">
+        <v>63</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J269" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A270" s="1">
+        <v>10</v>
+      </c>
+      <c r="B270" s="2">
+        <v>64</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J270" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A271" s="1">
+        <v>10</v>
+      </c>
+      <c r="B271" s="2">
+        <v>65</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J271" s="2">
+        <v>199501</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A272" s="1">
+        <v>11</v>
+      </c>
+      <c r="B272" s="2">
+        <v>1</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J272" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A273" s="1">
+        <v>11</v>
+      </c>
+      <c r="B273" s="2">
+        <v>2</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J273" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A274" s="1">
+        <v>11</v>
+      </c>
+      <c r="B274" s="2">
+        <v>3</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J274" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A275" s="1">
+        <v>11</v>
+      </c>
+      <c r="B275" s="2">
         <v>4</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C275" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G275" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J275" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A276" s="1">
+        <v>11</v>
+      </c>
+      <c r="B276" s="2">
+        <v>5</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J276" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A277" s="1">
+        <v>11</v>
+      </c>
+      <c r="B277" s="2">
+        <v>6</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G277" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J277" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A278" s="1">
+        <v>11</v>
+      </c>
+      <c r="B278" s="2">
+        <v>7</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J278" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A279" s="1">
+        <v>11</v>
+      </c>
+      <c r="B279" s="2">
+        <v>8</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F279" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J279" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A280" s="1">
+        <v>11</v>
+      </c>
+      <c r="B280" s="2">
+        <v>9</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F280" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J280" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A281" s="1">
+        <v>11</v>
+      </c>
+      <c r="B281" s="2">
+        <v>10</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F281" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G281" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J281" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A282" s="1">
+        <v>11</v>
+      </c>
+      <c r="B282" s="2">
+        <v>11</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F282" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G282" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J282" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A283" s="1">
+        <v>11</v>
+      </c>
+      <c r="B283" s="2">
+        <v>12</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G283" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J283" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A284" s="1">
+        <v>11</v>
+      </c>
+      <c r="B284" s="2">
+        <v>13</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J284" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A285" s="1">
+        <v>11</v>
+      </c>
+      <c r="B285" s="2">
+        <v>14</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G285" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="J285" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A286" s="1">
+        <v>11</v>
+      </c>
+      <c r="B286" s="2">
+        <v>15</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G286" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="J286" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A287" s="1">
+        <v>11</v>
+      </c>
+      <c r="B287" s="2">
         <v>16</v>
       </c>
-      <c r="F5" t="s">
+      <c r="C287" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G287" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J287" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A288" s="1">
+        <v>11</v>
+      </c>
+      <c r="B288" s="2">
         <v>17</v>
       </c>
-      <c r="G5" t="s">
+      <c r="C288" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F288" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G288" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J288" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A289" s="1">
+        <v>11</v>
+      </c>
+      <c r="B289" s="2">
+        <v>18</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F289" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G289" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I289" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J289" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A290" s="1">
+        <v>11</v>
+      </c>
+      <c r="B290" s="2">
+        <v>19</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F290" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G290" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="J290" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A291" s="1">
+        <v>11</v>
+      </c>
+      <c r="B291" s="2">
+        <v>20</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="J291" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A292" s="1">
+        <v>11</v>
+      </c>
+      <c r="B292" s="2">
+        <v>21</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F292" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G292" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J292" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A293" s="1">
+        <v>11</v>
+      </c>
+      <c r="B293" s="2">
         <v>22</v>
       </c>
-      <c r="H5" t="s">
+      <c r="C293" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F293" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G293" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J293" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A294" s="1">
+        <v>11</v>
+      </c>
+      <c r="B294" s="2">
+        <v>23</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F294" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G294" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J294" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A295" s="1">
+        <v>11</v>
+      </c>
+      <c r="B295" s="2">
+        <v>24</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F295" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G295" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I295" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J295" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A296" s="1">
+        <v>11</v>
+      </c>
+      <c r="B296" s="2">
+        <v>25</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F296" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G296" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J296" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A297" s="1">
+        <v>11</v>
+      </c>
+      <c r="B297" s="2">
+        <v>26</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="H297" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I297" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J297" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A298" s="1">
+        <v>11</v>
+      </c>
+      <c r="B298" s="2">
+        <v>27</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F298" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G298" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I298" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J298" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A299" s="1">
+        <v>11</v>
+      </c>
+      <c r="B299" s="2">
+        <v>28</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G299" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="J299" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A300" s="1">
+        <v>11</v>
+      </c>
+      <c r="B300" s="2">
+        <v>29</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G300" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J300" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A301" s="1">
+        <v>11</v>
+      </c>
+      <c r="B301" s="2">
+        <v>30</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F301" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G301" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="H301" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I301" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J301" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A302" s="1">
+        <v>11</v>
+      </c>
+      <c r="B302" s="2">
+        <v>31</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J302" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A303" s="1">
+        <v>11</v>
+      </c>
+      <c r="B303" s="2">
+        <v>32</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I303" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J303" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A304" s="1">
+        <v>11</v>
+      </c>
+      <c r="B304" s="2">
+        <v>33</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J304" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A305" s="1">
+        <v>11</v>
+      </c>
+      <c r="B305" s="2">
+        <v>34</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="H305" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I305" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J305" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A306" s="1">
+        <v>11</v>
+      </c>
+      <c r="B306" s="2">
+        <v>35</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G306" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J306" s="2">
+        <v>199502</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A307" s="1">
+        <v>12</v>
+      </c>
+      <c r="B307" s="2">
+        <v>1</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F307" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G307" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="H307" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I307" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J307" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A308" s="1">
+        <v>12</v>
+      </c>
+      <c r="B308" s="2">
+        <v>2</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="H308" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I308" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J308" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A309" s="1">
+        <v>12</v>
+      </c>
+      <c r="B309" s="2">
+        <v>3</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F309" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G309" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="H309" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I309" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J309" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A310" s="1">
+        <v>12</v>
+      </c>
+      <c r="B310" s="2">
+        <v>4</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G310" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="H310" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="I310" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="J310" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A311" s="1">
+        <v>12</v>
+      </c>
+      <c r="B311" s="2">
+        <v>5</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G311" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="H311" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J311" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A312" s="1">
+        <v>12</v>
+      </c>
+      <c r="B312" s="2">
+        <v>6</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I312" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J312" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A313" s="1">
+        <v>12</v>
+      </c>
+      <c r="B313" s="2">
+        <v>7</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F313" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G313" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="H313" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I313" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J313" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A314" s="1">
+        <v>12</v>
+      </c>
+      <c r="B314" s="2">
+        <v>8</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="H314" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I314" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J314" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A315" s="1">
+        <v>12</v>
+      </c>
+      <c r="B315" s="2">
+        <v>9</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="H315" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I315" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J315" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A316" s="1">
+        <v>12</v>
+      </c>
+      <c r="B316" s="2">
+        <v>10</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F316" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G316" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="H316" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I316" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J316" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A317" s="1">
+        <v>12</v>
+      </c>
+      <c r="B317" s="2">
+        <v>11</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G317" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H317" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I317" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J317" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A318" s="1">
+        <v>12</v>
+      </c>
+      <c r="B318" s="2">
+        <v>12</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F318" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G318" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="H318" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I318" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J318" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A319" s="1">
+        <v>12</v>
+      </c>
+      <c r="B319" s="2">
+        <v>13</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G319" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="H319" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I319" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J319" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A320" s="1">
+        <v>12</v>
+      </c>
+      <c r="B320" s="2">
+        <v>14</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="H320" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I320" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J320" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A321" s="1">
+        <v>12</v>
+      </c>
+      <c r="B321" s="2">
+        <v>15</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G321" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="H321" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I321" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J321" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A322" s="1">
+        <v>12</v>
+      </c>
+      <c r="B322" s="2">
+        <v>16</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G322" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="H322" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J322" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A323" s="1">
+        <v>12</v>
+      </c>
+      <c r="B323" s="2">
+        <v>17</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G323" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="H323" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J323" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A324" s="1">
+        <v>12</v>
+      </c>
+      <c r="B324" s="2">
+        <v>18</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J324" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A325" s="1">
+        <v>12</v>
+      </c>
+      <c r="B325" s="2">
         <v>19</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6">
+      <c r="C325" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E325" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F325" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G325" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="H325" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J325" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A326" s="1">
+        <v>12</v>
+      </c>
+      <c r="B326" s="2">
+        <v>20</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G326" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="H326" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="J326" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A327" s="1">
+        <v>12</v>
+      </c>
+      <c r="B327" s="2">
+        <v>21</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G327" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="H327" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J327" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A328" s="1">
+        <v>12</v>
+      </c>
+      <c r="B328" s="2">
+        <v>22</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G328" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="H328" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I328" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J328" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A329" s="1">
+        <v>12</v>
+      </c>
+      <c r="B329" s="2">
+        <v>23</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G329" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="H329" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I329" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J329" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A330" s="1">
+        <v>12</v>
+      </c>
+      <c r="B330" s="2">
+        <v>24</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G330" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="H330" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I330" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="J330" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A331" s="1">
+        <v>12</v>
+      </c>
+      <c r="B331" s="2">
+        <v>25</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G331" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="H331" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I331" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J331" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A332" s="1">
+        <v>12</v>
+      </c>
+      <c r="B332" s="2">
+        <v>26</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G332" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H332" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I332" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J332" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A333" s="1">
+        <v>12</v>
+      </c>
+      <c r="B333" s="2">
+        <v>27</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G333" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="H333" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I333" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J333" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A334" s="1">
+        <v>12</v>
+      </c>
+      <c r="B334" s="2">
+        <v>28</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="H334" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I334" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J334" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A335" s="1">
+        <v>12</v>
+      </c>
+      <c r="B335" s="2">
+        <v>29</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G335" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="H335" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I335" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J335" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A336" s="1">
+        <v>12</v>
+      </c>
+      <c r="B336" s="2">
+        <v>30</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I336" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J336" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A337" s="1">
+        <v>12</v>
+      </c>
+      <c r="B337" s="2">
+        <v>31</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G337" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="H337" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I337" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J337" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A338" s="1">
+        <v>12</v>
+      </c>
+      <c r="B338" s="2">
+        <v>32</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G338" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="H338" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="I338" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="J338" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A339" s="1">
+        <v>12</v>
+      </c>
+      <c r="B339" s="2">
+        <v>33</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G339" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="H339" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I339" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J339" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A340" s="1">
+        <v>12</v>
+      </c>
+      <c r="B340" s="2">
+        <v>34</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G340" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="H340" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I340" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="J340" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A341" s="1">
+        <v>12</v>
+      </c>
+      <c r="B341" s="2">
+        <v>35</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G341" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="H341" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I341" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J341" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A342" s="1">
+        <v>12</v>
+      </c>
+      <c r="B342" s="2">
+        <v>36</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F342" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G342" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="H342" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I342" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J342" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A343" s="1">
+        <v>12</v>
+      </c>
+      <c r="B343" s="2">
+        <v>37</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F343" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G343" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="H343" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I343" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J343" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A344" s="1">
+        <v>12</v>
+      </c>
+      <c r="B344" s="2">
+        <v>38</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G344" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="H344" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I344" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J344" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A345" s="1">
+        <v>12</v>
+      </c>
+      <c r="B345" s="2">
+        <v>39</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G345" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="H345" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I345" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J345" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A346" s="1">
+        <v>12</v>
+      </c>
+      <c r="B346" s="2">
+        <v>40</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="H346" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I346" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J346" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A347" s="1">
+        <v>12</v>
+      </c>
+      <c r="B347" s="2">
+        <v>41</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F347" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G347" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="H347" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I347" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J347" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A348" s="1">
+        <v>12</v>
+      </c>
+      <c r="B348" s="2">
+        <v>42</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="H348" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I348" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J348" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A349" s="1">
+        <v>12</v>
+      </c>
+      <c r="B349" s="2">
+        <v>43</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F349" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G349" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="H349" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I349" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J349" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A350" s="1">
+        <v>12</v>
+      </c>
+      <c r="B350" s="2">
+        <v>44</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F350" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G350" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="H350" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I350" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J350" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A351" s="1">
+        <v>12</v>
+      </c>
+      <c r="B351" s="2">
+        <v>45</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G351" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H351" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I351" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="J351" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A352" s="1">
+        <v>12</v>
+      </c>
+      <c r="B352" s="2">
+        <v>46</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D352" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E352" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F352" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="H352" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I352" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J352" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A353" s="1">
+        <v>12</v>
+      </c>
+      <c r="B353" s="2">
+        <v>47</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E353" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F353" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G353" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="H353" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I353" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J353" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A354" s="1">
+        <v>12</v>
+      </c>
+      <c r="B354" s="2">
+        <v>48</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E354" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G354" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="H354" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I354" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J354" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A355" s="1">
+        <v>12</v>
+      </c>
+      <c r="B355" s="2">
+        <v>49</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E355" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F355" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G355" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="H355" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I355" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J355" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A356" s="1">
+        <v>12</v>
+      </c>
+      <c r="B356" s="2">
+        <v>50</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E356" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F356" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G356" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="H356" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I356" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J356" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A357" s="1">
+        <v>12</v>
+      </c>
+      <c r="B357" s="2">
+        <v>51</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D357" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E357" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F357" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G357" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="H357" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I357" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J357" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A358" s="1">
+        <v>12</v>
+      </c>
+      <c r="B358" s="2">
+        <v>52</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D358" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E358" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F358" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G358" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="H358" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I358" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J358" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A359" s="1">
+        <v>12</v>
+      </c>
+      <c r="B359" s="2">
+        <v>53</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D359" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E359" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F359" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G359" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H359" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I359" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="J359" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A360" s="1">
+        <v>12</v>
+      </c>
+      <c r="B360" s="2">
+        <v>54</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G360" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="H360" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I360" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="J360" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A361" s="1">
+        <v>12</v>
+      </c>
+      <c r="B361" s="2">
+        <v>55</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D361" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E361" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F361" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G361" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="H361" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="I361" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="J361" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A362" s="1">
+        <v>12</v>
+      </c>
+      <c r="B362" s="2">
+        <v>56</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E362" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G362" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="H362" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I362" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J362" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A363" s="1">
+        <v>12</v>
+      </c>
+      <c r="B363" s="2">
+        <v>57</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D363" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E363" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F363" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G363" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="H363" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I363" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J363" s="2">
+        <v>199503</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A364" s="1">
+        <v>13</v>
+      </c>
+      <c r="B364" s="2">
+        <v>1</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D364" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F364" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G364" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="H364" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="I364" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J364" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A365" s="1">
+        <v>13</v>
+      </c>
+      <c r="B365" s="2">
+        <v>2</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D365" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F365" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G365" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="H365" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="I365" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J365" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A366" s="1">
+        <v>13</v>
+      </c>
+      <c r="B366" s="2">
+        <v>3</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D366" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F366" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G366" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="H366" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="I366" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J366" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A367" s="1">
+        <v>13</v>
+      </c>
+      <c r="B367" s="2">
+        <v>4</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D367" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F367" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G367" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="H367" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="I367" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="J367" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A368" s="1">
+        <v>13</v>
+      </c>
+      <c r="B368" s="2">
         <v>5</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C368" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D368" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F368" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G368" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="H368" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="I368" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J368" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A369" s="1">
+        <v>13</v>
+      </c>
+      <c r="B369" s="2">
+        <v>6</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D369" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F369" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="H369" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="I369" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J369" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A370" s="1">
+        <v>13</v>
+      </c>
+      <c r="B370" s="2">
+        <v>7</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D370" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F370" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G370" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="H370" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="I370" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J370" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A371" s="1">
+        <v>13</v>
+      </c>
+      <c r="B371" s="2">
+        <v>8</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D371" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F371" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G371" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="H371" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I371" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J371" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A372" s="1">
+        <v>13</v>
+      </c>
+      <c r="B372" s="2">
+        <v>9</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D372" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F372" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G372" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="H372" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="I372" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J372" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A373" s="1">
+        <v>13</v>
+      </c>
+      <c r="B373" s="2">
+        <v>10</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D373" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F373" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G373" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="H373" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I373" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J373" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A374" s="1">
+        <v>13</v>
+      </c>
+      <c r="B374" s="2">
+        <v>11</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F374" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G374" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="H374" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="I374" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J374" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A375" s="1">
+        <v>13</v>
+      </c>
+      <c r="B375" s="2">
+        <v>12</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D375" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F375" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G375" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="H375" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="I375" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J375" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A376" s="1">
+        <v>13</v>
+      </c>
+      <c r="B376" s="2">
+        <v>13</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D376" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F376" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="H376" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="I376" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="J376" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A377" s="1">
+        <v>13</v>
+      </c>
+      <c r="B377" s="2">
+        <v>14</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D377" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F377" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G377" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="H377" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="I377" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J377" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A378" s="1">
+        <v>13</v>
+      </c>
+      <c r="B378" s="2">
+        <v>15</v>
+      </c>
+      <c r="C378" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D378" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F378" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G378" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="H378" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="I378" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J378" s="2">
+        <v>199504</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A379" s="1">
+        <v>14</v>
+      </c>
+      <c r="B379" s="2">
+        <v>1</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D379" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F379" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G379" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="H379" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="I379" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J379" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A380" s="1">
+        <v>14</v>
+      </c>
+      <c r="B380" s="2">
+        <v>2</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D380" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F380" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="H380" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="I380" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="J380" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A381" s="1">
+        <v>14</v>
+      </c>
+      <c r="B381" s="2">
+        <v>3</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D381" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F381" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G381" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="H381" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="I381" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J381" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A382" s="1">
+        <v>14</v>
+      </c>
+      <c r="B382" s="2">
+        <v>4</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D382" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F382" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G382" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="H382" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="I382" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J382" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A383" s="1">
+        <v>14</v>
+      </c>
+      <c r="B383" s="2">
+        <v>5</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D383" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F383" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G383" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="H383" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I383" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J383" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A384" s="1">
+        <v>14</v>
+      </c>
+      <c r="B384" s="2">
+        <v>6</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D384" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F384" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G384" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="H384" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="I384" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="J384" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A385" s="1">
+        <v>14</v>
+      </c>
+      <c r="B385" s="2">
+        <v>7</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D385" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F385" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G385" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="H385" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="I385" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="J385" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A386" s="1">
+        <v>14</v>
+      </c>
+      <c r="B386" s="2">
+        <v>8</v>
+      </c>
+      <c r="C386" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D386" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F386" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G386" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="H386" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="I386" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J386" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A387" s="1">
+        <v>14</v>
+      </c>
+      <c r="B387" s="2">
+        <v>9</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D387" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F387" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G387" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="H387" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="I387" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J387" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A388" s="1">
+        <v>14</v>
+      </c>
+      <c r="B388" s="2">
+        <v>10</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D388" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F388" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G388" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="H388" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F6" t="s">
+      <c r="I388" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J388" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A389" s="1">
+        <v>14</v>
+      </c>
+      <c r="B389" s="2">
+        <v>11</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D389" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F389" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G389" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="H389" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I389" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J389" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A390" s="1">
+        <v>14</v>
+      </c>
+      <c r="B390" s="2">
+        <v>12</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D390" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="E390" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="F390" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G390" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="H390" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I390" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J390" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A391" s="1">
+        <v>14</v>
+      </c>
+      <c r="B391" s="2">
+        <v>13</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D391" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="E391" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="F391" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G391" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="H391" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I391" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="J391" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A392" s="1">
+        <v>14</v>
+      </c>
+      <c r="B392" s="2">
+        <v>14</v>
+      </c>
+      <c r="C392" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D392" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="E392" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="F392" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G392" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="H392" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="I392" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="J392" s="2">
+        <v>199505</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A393" s="1">
+        <v>15</v>
+      </c>
+      <c r="B393" s="2">
+        <v>1</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D393" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F393" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G393" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="H393" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I393" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J393" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A394" s="1">
+        <v>15</v>
+      </c>
+      <c r="B394" s="2">
+        <v>2</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D394" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F394" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G394" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="H394" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I394" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="J394" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A395" s="1">
+        <v>15</v>
+      </c>
+      <c r="B395" s="2">
+        <v>3</v>
+      </c>
+      <c r="C395" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D395" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F395" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G395" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="H395" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I395" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J395" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A396" s="1">
+        <v>15</v>
+      </c>
+      <c r="B396" s="2">
+        <v>4</v>
+      </c>
+      <c r="C396" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D396" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F396" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G396" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="H396" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I396" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J396" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A397" s="1">
+        <v>15</v>
+      </c>
+      <c r="B397" s="2">
+        <v>5</v>
+      </c>
+      <c r="C397" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D397" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F397" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G397" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="H397" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I397" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J397" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A398" s="1">
+        <v>15</v>
+      </c>
+      <c r="B398" s="2">
+        <v>6</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D398" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F398" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G398" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="H398" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I398" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J398" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A399" s="1">
+        <v>15</v>
+      </c>
+      <c r="B399" s="2">
+        <v>7</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D399" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F399" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G399" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="H399" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I399" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J399" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A400" s="1">
+        <v>15</v>
+      </c>
+      <c r="B400" s="2">
+        <v>8</v>
+      </c>
+      <c r="C400" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D400" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F400" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G400" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="H400" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I400" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J400" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A401" s="1">
+        <v>15</v>
+      </c>
+      <c r="B401" s="2">
+        <v>9</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D401" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F401" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G401" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="H401" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I401" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J401" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A402" s="1">
+        <v>15</v>
+      </c>
+      <c r="B402" s="2">
+        <v>10</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F402" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G402" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="H402" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="I402" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J402" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A403" s="1">
+        <v>15</v>
+      </c>
+      <c r="B403" s="2">
+        <v>11</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D403" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E403" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F403" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G403" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="H403" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I403" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="J403" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A404" s="1">
+        <v>15</v>
+      </c>
+      <c r="B404" s="2">
+        <v>12</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D404" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F404" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G404" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="H404" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I404" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J404" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A405" s="1">
+        <v>15</v>
+      </c>
+      <c r="B405" s="2">
+        <v>13</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D405" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F405" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G405" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="H405" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I405" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="J405" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A406" s="1">
+        <v>15</v>
+      </c>
+      <c r="B406" s="2">
+        <v>14</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D406" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F406" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G406" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="H406" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I406" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J406" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A407" s="1">
+        <v>15</v>
+      </c>
+      <c r="B407" s="2">
+        <v>15</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D407" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F407" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G407" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="H407" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I407" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J407" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A408" s="1">
+        <v>15</v>
+      </c>
+      <c r="B408" s="2">
+        <v>16</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D408" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F408" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G408" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="H408" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="I408" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J408" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A409" s="1">
+        <v>15</v>
+      </c>
+      <c r="B409" s="2">
         <v>17</v>
       </c>
-      <c r="G6" t="s">
+      <c r="C409" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D409" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E409" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F409" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G409" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="H409" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="I409" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J409" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A410" s="1">
+        <v>15</v>
+      </c>
+      <c r="B410" s="2">
+        <v>18</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D410" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F410" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G410" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="H410" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I410" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J410" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A411" s="1">
+        <v>15</v>
+      </c>
+      <c r="B411" s="2">
+        <v>19</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D411" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F411" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G411" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="H411" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="I411" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J411" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A412" s="1">
+        <v>15</v>
+      </c>
+      <c r="B412" s="2">
+        <v>20</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D412" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="F412" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G412" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="H412" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="I412" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J412" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A413" s="1">
+        <v>15</v>
+      </c>
+      <c r="B413" s="2">
+        <v>21</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D413" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="F413" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G413" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="H413" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="I413" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J413" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A414" s="1">
+        <v>15</v>
+      </c>
+      <c r="B414" s="2">
+        <v>22</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D414" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="F414" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G414" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="H414" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="I414" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J414" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A415" s="1">
+        <v>15</v>
+      </c>
+      <c r="B415" s="2">
         <v>23</v>
       </c>
-      <c r="H6" t="s">
+      <c r="C415" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D415" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F415" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G415" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H415" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I415" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="J415" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A416" s="1">
+        <v>15</v>
+      </c>
+      <c r="B416" s="2">
         <v>24</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7">
+      <c r="C416" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F416" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G416" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="H416" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I416" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="J416" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A417" s="1">
+        <v>15</v>
+      </c>
+      <c r="B417" s="2">
+        <v>25</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D417" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F417" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G417" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="H417" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I417" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J417" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A418" s="1">
+        <v>15</v>
+      </c>
+      <c r="B418" s="2">
+        <v>26</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F418" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G418" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="H418" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I418" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J418" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A419" s="1">
+        <v>15</v>
+      </c>
+      <c r="B419" s="2">
+        <v>27</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D419" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E419" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F419" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G419" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="H419" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I419" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="J419" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A420" s="1">
+        <v>15</v>
+      </c>
+      <c r="B420" s="2">
+        <v>28</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D420" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E420" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F420" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G420" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="H420" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I420" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J420" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A421" s="1">
+        <v>15</v>
+      </c>
+      <c r="B421" s="2">
+        <v>29</v>
+      </c>
+      <c r="C421" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D421" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E421" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F421" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G421" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="H421" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="I421" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J421" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A422" s="1">
+        <v>15</v>
+      </c>
+      <c r="B422" s="2">
+        <v>30</v>
+      </c>
+      <c r="C422" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D422" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F422" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G422" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="H422" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I422" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J422" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A423" s="1">
+        <v>15</v>
+      </c>
+      <c r="B423" s="2">
+        <v>31</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D423" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F423" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G423" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="H423" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I423" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J423" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A424" s="1">
+        <v>15</v>
+      </c>
+      <c r="B424" s="2">
+        <v>32</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E424" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F424" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G424" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="H424" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I424" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="J424" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A425" s="1">
+        <v>15</v>
+      </c>
+      <c r="B425" s="2">
+        <v>33</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D425" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F425" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G425" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="H425" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I425" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J425" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A426" s="1">
+        <v>15</v>
+      </c>
+      <c r="B426" s="2">
+        <v>34</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D426" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F426" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G426" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="H426" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I426" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J426" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A427" s="1">
+        <v>15</v>
+      </c>
+      <c r="B427" s="2">
+        <v>35</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D427" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F427" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G427" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H427" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I427" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J427" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A428" s="1">
+        <v>15</v>
+      </c>
+      <c r="B428" s="2">
+        <v>36</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D428" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F428" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G428" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="H428" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I428" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J428" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A429" s="1">
+        <v>15</v>
+      </c>
+      <c r="B429" s="2">
+        <v>37</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D429" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="F429" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G429" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H429" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I429" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J429" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A430" s="1">
+        <v>15</v>
+      </c>
+      <c r="B430" s="2">
+        <v>38</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D430" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F430" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G430" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="H430" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I430" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J430" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A431" s="1">
+        <v>15</v>
+      </c>
+      <c r="B431" s="2">
+        <v>39</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D431" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F431" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G431" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="H431" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I431" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="J431" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A432" s="1">
+        <v>15</v>
+      </c>
+      <c r="B432" s="2">
+        <v>40</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D432" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F432" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G432" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="H432" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I432" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="J432" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A433" s="1">
+        <v>15</v>
+      </c>
+      <c r="B433" s="2">
+        <v>41</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D433" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E433" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F433" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G433" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="H433" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I433" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="J433" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A434" s="1">
+        <v>15</v>
+      </c>
+      <c r="B434" s="2">
+        <v>42</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D434" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E434" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F434" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G434" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="H434" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I434" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="J434" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A435" s="1">
+        <v>15</v>
+      </c>
+      <c r="B435" s="2">
+        <v>43</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D435" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E435" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F435" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G435" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="H435" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I435" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J435" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A436" s="1">
+        <v>15</v>
+      </c>
+      <c r="B436" s="2">
+        <v>44</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D436" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E436" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="F436" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G436" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="H436" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I436" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J436" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A437" s="1">
+        <v>15</v>
+      </c>
+      <c r="B437" s="2">
+        <v>45</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D437" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E437" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F437" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G437" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="H437" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I437" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J437" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A438" s="1">
+        <v>15</v>
+      </c>
+      <c r="B438" s="2">
+        <v>46</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D438" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E438" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F438" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G438" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="H438" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I438" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J438" s="2">
+        <v>199506</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A439" s="1">
+        <v>16</v>
+      </c>
+      <c r="B439" s="2">
+        <v>1</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D439" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F439" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G439" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="H439" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I439" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="J439" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A440" s="1">
+        <v>16</v>
+      </c>
+      <c r="B440" s="2">
+        <v>2</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D440" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F440" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G440" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="H440" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I440" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J440" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A441" s="1">
+        <v>16</v>
+      </c>
+      <c r="B441" s="2">
+        <v>3</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D441" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E441" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F441" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G441" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="H441" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I441" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J441" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A442" s="1">
+        <v>16</v>
+      </c>
+      <c r="B442" s="2">
+        <v>4</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D442" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E442" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F442" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="G442" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="H442" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I442" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J442" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A443" s="1">
+        <v>16</v>
+      </c>
+      <c r="B443" s="2">
+        <v>5</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D443" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F443" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="G443" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="H443" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I443" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J443" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A444" s="1">
+        <v>16</v>
+      </c>
+      <c r="B444" s="2">
         <v>6</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C444" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D444" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F444" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G444" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="H444" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I444" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J444" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A445" s="1">
         <v>16</v>
       </c>
-      <c r="F7" t="s">
+      <c r="B445" s="2">
+        <v>7</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D445" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F445" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G445" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="H445" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I445" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J445" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A446" s="1">
+        <v>16</v>
+      </c>
+      <c r="B446" s="2">
+        <v>8</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D446" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F446" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G446" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="H446" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I446" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J446" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A447" s="1">
+        <v>16</v>
+      </c>
+      <c r="B447" s="2">
+        <v>9</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D447" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F447" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G447" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="H447" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I447" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J447" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A448" s="1">
+        <v>16</v>
+      </c>
+      <c r="B448" s="2">
+        <v>10</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D448" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F448" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="G448" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="H448" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I448" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J448" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A449" s="1">
+        <v>16</v>
+      </c>
+      <c r="B449" s="2">
+        <v>11</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D449" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F449" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G449" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="H449" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I449" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J449" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A450" s="1">
+        <v>16</v>
+      </c>
+      <c r="B450" s="2">
+        <v>12</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D450" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E450" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F450" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G450" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="H450" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="I450" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J450" s="2">
+        <v>199507</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A451" s="1">
         <v>17</v>
       </c>
-      <c r="G7" t="s">
+      <c r="B451" s="2">
+        <v>1</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D451" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F451" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G451" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="H451" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I451" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J451" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A452" s="1">
+        <v>17</v>
+      </c>
+      <c r="B452" s="2">
+        <v>2</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D452" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F452" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G452" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="H452" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I452" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J452" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A453" s="1">
+        <v>17</v>
+      </c>
+      <c r="B453" s="2">
+        <v>3</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D453" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F453" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G453" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="H453" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I453" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J453" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A454" s="1">
+        <v>17</v>
+      </c>
+      <c r="B454" s="2">
+        <v>4</v>
+      </c>
+      <c r="C454" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D454" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E454" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F454" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G454" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="H454" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I454" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J454" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A455" s="1">
+        <v>17</v>
+      </c>
+      <c r="B455" s="2">
+        <v>5</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D455" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E455" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F455" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G455" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="H455" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I455" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J455" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A456" s="1">
+        <v>17</v>
+      </c>
+      <c r="B456" s="2">
+        <v>6</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D456" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E456" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F456" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G456" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="H456" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I456" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J456" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A457" s="1">
+        <v>17</v>
+      </c>
+      <c r="B457" s="2">
+        <v>7</v>
+      </c>
+      <c r="C457" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D457" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E457" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F457" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G457" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="H457" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I457" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J457" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A458" s="1">
+        <v>17</v>
+      </c>
+      <c r="B458" s="2">
+        <v>8</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D458" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="E458" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="F458" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G458" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="H458" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I458" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J458" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A459" s="1">
+        <v>17</v>
+      </c>
+      <c r="B459" s="2">
+        <v>9</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D459" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E459" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F459" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="G459" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="H459" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I459" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J459" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A460" s="1">
+        <v>17</v>
+      </c>
+      <c r="B460" s="2">
+        <v>10</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D460" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E460" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F460" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="G460" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="H460" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I460" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J460" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A461" s="1">
+        <v>17</v>
+      </c>
+      <c r="B461" s="2">
+        <v>11</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D461" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E461" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F461" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G461" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="H461" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I461" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J461" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A462" s="1">
+        <v>17</v>
+      </c>
+      <c r="B462" s="2">
+        <v>12</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D462" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E462" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F462" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G462" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="H462" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I462" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J462" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A463" s="1">
+        <v>17</v>
+      </c>
+      <c r="B463" s="2">
+        <v>13</v>
+      </c>
+      <c r="C463" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D463" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E463" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F463" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="G463" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="H463" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I463" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J463" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A464" s="1">
+        <v>17</v>
+      </c>
+      <c r="B464" s="2">
+        <v>14</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D464" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E464" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F464" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G464" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="H464" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I464" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J464" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A465" s="1">
+        <v>17</v>
+      </c>
+      <c r="B465" s="2">
+        <v>15</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D465" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E465" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F465" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G465" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="H465" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I465" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J465" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A466" s="1">
+        <v>17</v>
+      </c>
+      <c r="B466" s="2">
+        <v>16</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D466" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F466" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G466" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="H466" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I466" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J466" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A467" s="1">
+        <v>17</v>
+      </c>
+      <c r="B467" s="2">
+        <v>17</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D467" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F467" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="G467" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="H467" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I467" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="J467" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A468" s="1">
+        <v>17</v>
+      </c>
+      <c r="B468" s="2">
+        <v>18</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D468" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E468" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F468" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G468" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="H468" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="I468" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J468" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A469" s="1">
+        <v>17</v>
+      </c>
+      <c r="B469" s="2">
+        <v>19</v>
+      </c>
+      <c r="C469" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D469" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F469" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="G469" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="H469" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I469" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J469" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A470" s="1">
+        <v>17</v>
+      </c>
+      <c r="B470" s="2">
+        <v>20</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D470" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E470" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F470" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="G470" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="H470" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I470" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J470" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A471" s="1">
+        <v>17</v>
+      </c>
+      <c r="B471" s="2">
+        <v>21</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D471" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F471" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="G471" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="H471" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I471" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J471" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A472" s="1">
+        <v>17</v>
+      </c>
+      <c r="B472" s="2">
+        <v>22</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D472" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="E472" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="F472" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G472" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="H472" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I472" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="J472" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A473" s="1">
+        <v>17</v>
+      </c>
+      <c r="B473" s="2">
+        <v>23</v>
+      </c>
+      <c r="C473" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D473" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="E473" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="F473" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G473" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="H473" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I473" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J473" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A474" s="1">
+        <v>17</v>
+      </c>
+      <c r="B474" s="2">
+        <v>24</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D474" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F474" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G474" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="H474" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I474" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J474" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A475" s="1">
+        <v>17</v>
+      </c>
+      <c r="B475" s="2">
         <v>25</v>
       </c>
-      <c r="H7" t="s">
+      <c r="C475" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D475" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F475" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G475" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="H475" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I475" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J475" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A476" s="1">
+        <v>17</v>
+      </c>
+      <c r="B476" s="2">
+        <v>26</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F476" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="G476" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="H476" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I476" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J476" s="2">
+        <v>199508</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A477" s="1">
+        <v>18</v>
+      </c>
+      <c r="B477" s="2">
+        <v>1</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F477" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G477" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="H477" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I477" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J477" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A478" s="1">
+        <v>18</v>
+      </c>
+      <c r="B478" s="2">
+        <v>2</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F478" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G478" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="H478" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="I478" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J478" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A479" s="1">
+        <v>18</v>
+      </c>
+      <c r="B479" s="2">
+        <v>3</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D479" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="E479" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F479" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G479" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="H479" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I479" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J479" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A480" s="1">
+        <v>18</v>
+      </c>
+      <c r="B480" s="2">
+        <v>4</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D480" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="E480" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F480" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G480" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="H480" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I480" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J480" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A481" s="1">
+        <v>18</v>
+      </c>
+      <c r="B481" s="2">
+        <v>5</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D481" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="E481" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F481" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G481" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="H481" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I481" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J481" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A482" s="1">
+        <v>18</v>
+      </c>
+      <c r="B482" s="2">
+        <v>6</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D482" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="E482" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F482" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G482" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="H482" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I482" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J482" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A483" s="1">
+        <v>18</v>
+      </c>
+      <c r="B483" s="2">
+        <v>7</v>
+      </c>
+      <c r="C483" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D483" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="E483" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F483" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G483" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="H483" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="I483" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="J483" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A484" s="1">
+        <v>18</v>
+      </c>
+      <c r="B484" s="2">
+        <v>8</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D484" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E484" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F484" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G484" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="H484" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I484" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J484" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A485" s="1">
+        <v>18</v>
+      </c>
+      <c r="B485" s="2">
+        <v>9</v>
+      </c>
+      <c r="C485" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D485" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E485" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F485" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G485" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="H485" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="I485" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J485" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A486" s="1">
+        <v>18</v>
+      </c>
+      <c r="B486" s="2">
+        <v>10</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D486" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E486" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F486" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="G486" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="H486" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I486" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J486" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A487" s="1">
+        <v>18</v>
+      </c>
+      <c r="B487" s="2">
+        <v>11</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D487" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E487" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F487" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G487" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="H487" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I487" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J487" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A488" s="1">
+        <v>18</v>
+      </c>
+      <c r="B488" s="2">
+        <v>12</v>
+      </c>
+      <c r="C488" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D488" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E488" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F488" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G488" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="H488" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I488" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J488" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" ht="116" x14ac:dyDescent="0.35">
+      <c r="A489" s="1">
+        <v>18</v>
+      </c>
+      <c r="B489" s="2">
+        <v>13</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D489" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E489" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F489" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="G489" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="H489" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I489" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J489" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A490" s="1">
+        <v>18</v>
+      </c>
+      <c r="B490" s="2">
+        <v>14</v>
+      </c>
+      <c r="C490" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D490" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E490" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F490" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="G490" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="H490" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I490" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J490" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A491" s="1">
+        <v>18</v>
+      </c>
+      <c r="B491" s="2">
+        <v>15</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D491" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E491" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F491" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="G491" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="H491" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I491" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J491" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A492" s="1">
+        <v>18</v>
+      </c>
+      <c r="B492" s="2">
+        <v>16</v>
+      </c>
+      <c r="C492" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D492" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E492" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F492" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="G492" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="H492" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I492" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J492" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A493" s="1">
+        <v>18</v>
+      </c>
+      <c r="B493" s="2">
+        <v>17</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D493" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E493" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F493" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="G493" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="H493" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I493" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J493" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A494" s="1">
+        <v>18</v>
+      </c>
+      <c r="B494" s="2">
+        <v>18</v>
+      </c>
+      <c r="C494" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D494" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E494" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F494" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="G494" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="H494" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I494" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J494" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A495" s="1">
+        <v>18</v>
+      </c>
+      <c r="B495" s="2">
+        <v>19</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D495" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E495" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F495" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G495" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="H495" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I495" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J495" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" ht="145" x14ac:dyDescent="0.35">
+      <c r="A496" s="1">
+        <v>18</v>
+      </c>
+      <c r="B496" s="2">
+        <v>20</v>
+      </c>
+      <c r="C496" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D496" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F496" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G496" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="H496" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I496" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J496" s="2">
+        <v>199509</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A497" s="1">
+        <v>19</v>
+      </c>
+      <c r="B497" s="2">
+        <v>1</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D497" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E497" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F497" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G497" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="H497" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I497" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J497" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A498" s="1">
+        <v>19</v>
+      </c>
+      <c r="B498" s="2">
+        <v>2</v>
+      </c>
+      <c r="C498" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D498" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E498" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F498" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="G498" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="H498" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I498" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J498" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A499" s="1">
+        <v>19</v>
+      </c>
+      <c r="B499" s="2">
+        <v>3</v>
+      </c>
+      <c r="C499" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D499" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E499" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F499" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G499" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="H499" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I499" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J499" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A500" s="1">
+        <v>19</v>
+      </c>
+      <c r="B500" s="2">
+        <v>4</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D500" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E500" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F500" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G500" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="H500" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I500" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J500" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A501" s="1">
+        <v>19</v>
+      </c>
+      <c r="B501" s="2">
+        <v>5</v>
+      </c>
+      <c r="C501" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D501" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E501" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F501" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G501" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="H501" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I501" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J501" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A502" s="1">
+        <v>19</v>
+      </c>
+      <c r="B502" s="2">
+        <v>6</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D502" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F502" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G502" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="H502" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I502" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J502" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A503" s="1">
+        <v>19</v>
+      </c>
+      <c r="B503" s="2">
+        <v>7</v>
+      </c>
+      <c r="C503" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D503" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F503" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G503" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="H503" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I503" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J503" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A504" s="1">
+        <v>19</v>
+      </c>
+      <c r="B504" s="2">
+        <v>8</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D504" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E504" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F504" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G504" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="H504" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I504" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J504" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A505" s="1">
+        <v>19</v>
+      </c>
+      <c r="B505" s="2">
+        <v>9</v>
+      </c>
+      <c r="C505" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D505" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E505" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F505" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="G505" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="H505" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I505" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J505" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A506" s="1">
+        <v>19</v>
+      </c>
+      <c r="B506" s="2">
+        <v>10</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D506" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E506" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F506" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="G506" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="H506" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I506" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J506" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A507" s="1">
+        <v>19</v>
+      </c>
+      <c r="B507" s="2">
+        <v>11</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D507" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E507" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F507" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="G507" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="H507" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I507" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J507" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A508" s="1">
+        <v>19</v>
+      </c>
+      <c r="B508" s="2">
+        <v>12</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D508" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E508" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F508" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="G508" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="H508" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I508" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J508" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A509" s="1">
+        <v>19</v>
+      </c>
+      <c r="B509" s="2">
+        <v>13</v>
+      </c>
+      <c r="C509" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D509" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E509" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F509" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="G509" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="H509" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I509" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J509" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A510" s="1">
+        <v>19</v>
+      </c>
+      <c r="B510" s="2">
+        <v>14</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D510" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E510" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F510" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="G510" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H510" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I510" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J510" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+      <c r="A511" s="1">
+        <v>19</v>
+      </c>
+      <c r="B511" s="2">
+        <v>15</v>
+      </c>
+      <c r="C511" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D511" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E511" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F511" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="G511" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="H511" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I511" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J511" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A512" s="1">
+        <v>19</v>
+      </c>
+      <c r="B512" s="2">
+        <v>16</v>
+      </c>
+      <c r="C512" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D512" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E512" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F512" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="G512" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="H512" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I512" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="J512" s="2">
+        <v>199510</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A513" s="1">
+        <v>20</v>
+      </c>
+      <c r="B513" s="2">
+        <v>1</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D513" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E513" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F513" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="G513" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="H513" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="I513" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J513" s="2">
+        <v>199511</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A514" s="1">
+        <v>20</v>
+      </c>
+      <c r="B514" s="2">
+        <v>2</v>
+      </c>
+      <c r="C514" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D514" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E514" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F514" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="G514" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="H514" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I514" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J514" s="2">
+        <v>199511</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A515" s="1">
+        <v>20</v>
+      </c>
+      <c r="B515" s="2">
+        <v>3</v>
+      </c>
+      <c r="C515" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D515" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E515" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F515" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G515" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="H515" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I515" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J515" s="2">
+        <v>199511</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A516" s="1">
+        <v>20</v>
+      </c>
+      <c r="B516" s="2">
+        <v>4</v>
+      </c>
+      <c r="C516" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D516" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E516" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F516" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="G516" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="H516" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I516" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J516" s="2">
+        <v>199511</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A517" s="1">
+        <v>20</v>
+      </c>
+      <c r="B517" s="2">
+        <v>5</v>
+      </c>
+      <c r="C517" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D517" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E517" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F517" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="G517" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="H517" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I517" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J517" s="2">
+        <v>199511</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A518" s="1">
+        <v>20</v>
+      </c>
+      <c r="B518" s="2">
+        <v>6</v>
+      </c>
+      <c r="C518" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D518" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E518" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F518" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="G518" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="H518" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="I518" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J518" s="2">
+        <v>199511</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A519" s="1">
+        <v>20</v>
+      </c>
+      <c r="B519" s="2">
+        <v>7</v>
+      </c>
+      <c r="C519" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="D519" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E519" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="F519" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G519" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="H519" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="I519" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J519" s="2">
+        <v>199511</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A520" s="1">
+        <v>21</v>
+      </c>
+      <c r="B520" s="2">
+        <v>1</v>
+      </c>
+      <c r="C520" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D520" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E520" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F520" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G520" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="H520" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I520" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J520" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A521" s="1">
+        <v>21</v>
+      </c>
+      <c r="B521" s="2">
+        <v>2</v>
+      </c>
+      <c r="C521" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D521" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E521" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F521" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G521" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="H521" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="I521" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J521" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A522" s="1">
+        <v>21</v>
+      </c>
+      <c r="B522" s="2">
+        <v>3</v>
+      </c>
+      <c r="C522" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D522" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E522" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F522" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G522" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="H522" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I522" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J522" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A523" s="1">
+        <v>21</v>
+      </c>
+      <c r="B523" s="2">
+        <v>4</v>
+      </c>
+      <c r="C523" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D523" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E523" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F523" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G523" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H523" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I523" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J523" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A524" s="1">
+        <v>21</v>
+      </c>
+      <c r="B524" s="2">
+        <v>5</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D524" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E524" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F524" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G524" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="H524" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I524" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J524" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A525" s="1">
+        <v>21</v>
+      </c>
+      <c r="B525" s="2">
+        <v>6</v>
+      </c>
+      <c r="C525" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D525" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E525" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F525" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G525" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="H525" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="I525" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J525" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A526" s="1">
+        <v>21</v>
+      </c>
+      <c r="B526" s="2">
+        <v>7</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D526" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F526" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G526" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="H526" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I526" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J526" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A527" s="1">
+        <v>21</v>
+      </c>
+      <c r="B527" s="2">
+        <v>8</v>
+      </c>
+      <c r="C527" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D527" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F527" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G527" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="H527" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I527" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J527" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A528" s="1">
+        <v>21</v>
+      </c>
+      <c r="B528" s="2">
+        <v>9</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D528" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F528" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G528" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="H528" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="I528" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J528" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A529" s="1">
+        <v>21</v>
+      </c>
+      <c r="B529" s="2">
+        <v>10</v>
+      </c>
+      <c r="C529" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D529" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F529" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G529" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="H529" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="I529" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J529" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A530" s="1">
+        <v>21</v>
+      </c>
+      <c r="B530" s="2">
+        <v>11</v>
+      </c>
+      <c r="C530" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D530" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F530" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G530" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="H530" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="I530" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J530" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A531" s="1">
+        <v>21</v>
+      </c>
+      <c r="B531" s="2">
+        <v>12</v>
+      </c>
+      <c r="C531" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D531" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F531" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G531" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="H531" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I531" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J531" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A532" s="1">
+        <v>21</v>
+      </c>
+      <c r="B532" s="2">
+        <v>13</v>
+      </c>
+      <c r="C532" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D532" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F532" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G532" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="H532" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="I532" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J532" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A533" s="1">
+        <v>21</v>
+      </c>
+      <c r="B533" s="2">
+        <v>14</v>
+      </c>
+      <c r="C533" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D533" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F533" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G533" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="H533" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I533" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J533" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A534" s="1">
+        <v>21</v>
+      </c>
+      <c r="B534" s="2">
+        <v>15</v>
+      </c>
+      <c r="C534" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D534" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F534" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G534" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="H534" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="I534" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J534" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A535" s="1">
+        <v>21</v>
+      </c>
+      <c r="B535" s="2">
+        <v>16</v>
+      </c>
+      <c r="C535" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D535" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F535" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G535" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="H535" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I535" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J535" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A536" s="1">
+        <v>21</v>
+      </c>
+      <c r="B536" s="2">
+        <v>17</v>
+      </c>
+      <c r="C536" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D536" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F536" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G536" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="H536" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I536" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J536" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A537" s="1">
+        <v>21</v>
+      </c>
+      <c r="B537" s="2">
+        <v>18</v>
+      </c>
+      <c r="C537" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D537" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F537" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G537" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="H537" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I537" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J537" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A538" s="1">
+        <v>21</v>
+      </c>
+      <c r="B538" s="2">
+        <v>19</v>
+      </c>
+      <c r="C538" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D538" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F538" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G538" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="H538" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I538" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J538" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A539" s="1">
+        <v>21</v>
+      </c>
+      <c r="B539" s="2">
+        <v>20</v>
+      </c>
+      <c r="C539" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D539" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F539" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G539" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="H539" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I539" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J539" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A540" s="1">
+        <v>21</v>
+      </c>
+      <c r="B540" s="2">
+        <v>21</v>
+      </c>
+      <c r="C540" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D540" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F540" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G540" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="H540" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="I540" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J540" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A541" s="1">
+        <v>21</v>
+      </c>
+      <c r="B541" s="2">
+        <v>22</v>
+      </c>
+      <c r="C541" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D541" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F541" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G541" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="H541" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="I541" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J541" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A542" s="1">
+        <v>21</v>
+      </c>
+      <c r="B542" s="2">
+        <v>23</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D542" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F542" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G542" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="H542" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="I542" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J542" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A543" s="1">
+        <v>21</v>
+      </c>
+      <c r="B543" s="2">
         <v>24</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8">
+      <c r="C543" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D543" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F543" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G543" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="H543" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I543" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J543" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A544" s="1">
+        <v>21</v>
+      </c>
+      <c r="B544" s="2">
+        <v>25</v>
+      </c>
+      <c r="C544" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D544" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F544" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G544" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="H544" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="I544" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J544" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A545" s="1">
+        <v>21</v>
+      </c>
+      <c r="B545" s="2">
+        <v>26</v>
+      </c>
+      <c r="C545" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D545" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F545" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G545" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="H545" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="I545" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J545" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A546" s="1">
+        <v>21</v>
+      </c>
+      <c r="B546" s="2">
+        <v>27</v>
+      </c>
+      <c r="C546" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D546" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E546" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F546" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G546" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="H546" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I546" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J546" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A547" s="1">
+        <v>21</v>
+      </c>
+      <c r="B547" s="2">
+        <v>28</v>
+      </c>
+      <c r="C547" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D547" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E547" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F547" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G547" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="H547" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="I547" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J547" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A548" s="1">
+        <v>21</v>
+      </c>
+      <c r="B548" s="2">
+        <v>29</v>
+      </c>
+      <c r="C548" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D548" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E548" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F548" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G548" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="H548" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I548" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J548" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A549" s="1">
+        <v>21</v>
+      </c>
+      <c r="B549" s="2">
+        <v>30</v>
+      </c>
+      <c r="C549" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D549" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E549" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F549" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G549" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="H549" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I549" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J549" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A550" s="1">
+        <v>21</v>
+      </c>
+      <c r="B550" s="2">
+        <v>31</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D550" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E550" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F550" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G550" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="H550" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I550" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J550" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A551" s="1">
+        <v>21</v>
+      </c>
+      <c r="B551" s="2">
+        <v>32</v>
+      </c>
+      <c r="C551" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D551" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F551" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G551" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="H551" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I551" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J551" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A552" s="1">
+        <v>21</v>
+      </c>
+      <c r="B552" s="2">
+        <v>33</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D552" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F552" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G552" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="H552" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I552" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J552" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A553" s="1">
+        <v>21</v>
+      </c>
+      <c r="B553" s="2">
+        <v>34</v>
+      </c>
+      <c r="C553" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D553" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F553" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G553" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="H553" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I553" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J553" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A554" s="1">
+        <v>21</v>
+      </c>
+      <c r="B554" s="2">
+        <v>35</v>
+      </c>
+      <c r="C554" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D554" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F554" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G554" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="H554" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="I554" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J554" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A555" s="1">
+        <v>21</v>
+      </c>
+      <c r="B555" s="2">
+        <v>36</v>
+      </c>
+      <c r="C555" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D555" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F555" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G555" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="H555" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="I555" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J555" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A556" s="1">
+        <v>21</v>
+      </c>
+      <c r="B556" s="2">
+        <v>37</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D556" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F556" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G556" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="H556" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="I556" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J556" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A557" s="1">
+        <v>21</v>
+      </c>
+      <c r="B557" s="2">
+        <v>38</v>
+      </c>
+      <c r="C557" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D557" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F557" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G557" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="H557" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I557" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J557" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A558" s="1">
+        <v>21</v>
+      </c>
+      <c r="B558" s="2">
+        <v>39</v>
+      </c>
+      <c r="C558" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D558" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F558" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G558" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="H558" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="I558" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J558" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A559" s="1">
+        <v>21</v>
+      </c>
+      <c r="B559" s="2">
+        <v>40</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D559" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F559" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G559" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="H559" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I559" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J559" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A560" s="1">
+        <v>21</v>
+      </c>
+      <c r="B560" s="2">
+        <v>41</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D560" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F560" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G560" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="H560" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I560" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J560" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A561" s="1">
+        <v>21</v>
+      </c>
+      <c r="B561" s="2">
+        <v>42</v>
+      </c>
+      <c r="C561" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D561" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F561" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G561" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="H561" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I561" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J561" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A562" s="1">
+        <v>21</v>
+      </c>
+      <c r="B562" s="2">
+        <v>43</v>
+      </c>
+      <c r="C562" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D562" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F562" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G562" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="H562" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="I562" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J562" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A563" s="1">
+        <v>21</v>
+      </c>
+      <c r="B563" s="2">
+        <v>44</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D563" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F563" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G563" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="H563" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I563" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J563" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A564" s="1">
+        <v>21</v>
+      </c>
+      <c r="B564" s="2">
+        <v>45</v>
+      </c>
+      <c r="C564" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D564" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F564" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G564" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="H564" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I564" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J564" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A565" s="1">
+        <v>21</v>
+      </c>
+      <c r="B565" s="2">
+        <v>46</v>
+      </c>
+      <c r="C565" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D565" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F565" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G565" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="H565" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I565" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J565" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A566" s="1">
+        <v>21</v>
+      </c>
+      <c r="B566" s="2">
+        <v>47</v>
+      </c>
+      <c r="C566" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D566" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F566" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G566" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="H566" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="I566" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J566" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A567" s="1">
+        <v>21</v>
+      </c>
+      <c r="B567" s="2">
+        <v>48</v>
+      </c>
+      <c r="C567" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D567" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F567" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G567" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="H567" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I567" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J567" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A568" s="1">
+        <v>21</v>
+      </c>
+      <c r="B568" s="2">
+        <v>49</v>
+      </c>
+      <c r="C568" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D568" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F568" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G568" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="H568" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I568" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J568" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A569" s="1">
+        <v>21</v>
+      </c>
+      <c r="B569" s="2">
+        <v>50</v>
+      </c>
+      <c r="C569" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D569" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F569" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G569" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="H569" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="I569" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J569" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A570" s="1">
+        <v>21</v>
+      </c>
+      <c r="B570" s="2">
+        <v>51</v>
+      </c>
+      <c r="C570" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D570" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F570" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G570" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="H570" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I570" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J570" s="2">
+        <v>196529</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A571" s="1">
+        <v>22</v>
+      </c>
+      <c r="B571" s="2">
+        <v>1</v>
+      </c>
+      <c r="C571" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D571" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F571" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G571" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="H571" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="I571" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J571" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A572" s="1">
+        <v>22</v>
+      </c>
+      <c r="B572" s="2">
+        <v>2</v>
+      </c>
+      <c r="C572" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D572" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F572" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G572" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="H572" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="I572" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J572" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A573" s="1">
+        <v>22</v>
+      </c>
+      <c r="B573" s="2">
+        <v>3</v>
+      </c>
+      <c r="C573" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D573" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F573" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G573" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="H573" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="I573" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J573" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A574" s="1">
+        <v>22</v>
+      </c>
+      <c r="B574" s="2">
+        <v>4</v>
+      </c>
+      <c r="C574" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D574" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F574" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G574" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="H574" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="I574" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J574" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A575" s="1">
+        <v>22</v>
+      </c>
+      <c r="B575" s="2">
+        <v>5</v>
+      </c>
+      <c r="C575" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D575" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F575" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G575" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="H575" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="I575" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J575" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A576" s="1">
+        <v>22</v>
+      </c>
+      <c r="B576" s="2">
+        <v>6</v>
+      </c>
+      <c r="C576" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D576" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F576" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G576" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="H576" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="I576" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J576" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A577" s="1">
+        <v>22</v>
+      </c>
+      <c r="B577" s="2">
         <v>7</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C577" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D577" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F577" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G577" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="H577" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="I577" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J577" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A578" s="1">
+        <v>22</v>
+      </c>
+      <c r="B578" s="2">
+        <v>8</v>
+      </c>
+      <c r="C578" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D578" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F578" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G578" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="H578" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="I578" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J578" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A579" s="1">
+        <v>22</v>
+      </c>
+      <c r="B579" s="2">
+        <v>9</v>
+      </c>
+      <c r="C579" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D579" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F579" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G579" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="H579" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="I579" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J579" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A580" s="1">
+        <v>22</v>
+      </c>
+      <c r="B580" s="2">
+        <v>10</v>
+      </c>
+      <c r="C580" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D580" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F580" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G580" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="H580" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="I580" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J580" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A581" s="1">
+        <v>22</v>
+      </c>
+      <c r="B581" s="2">
+        <v>11</v>
+      </c>
+      <c r="C581" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D581" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F581" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G581" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="H581" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I581" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J581" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A582" s="1">
+        <v>22</v>
+      </c>
+      <c r="B582" s="2">
+        <v>12</v>
+      </c>
+      <c r="C582" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D582" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F582" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G582" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="H582" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="I582" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J582" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A583" s="1">
+        <v>22</v>
+      </c>
+      <c r="B583" s="2">
+        <v>13</v>
+      </c>
+      <c r="C583" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D583" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F583" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G583" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="H583" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="I583" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J583" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A584" s="1">
+        <v>22</v>
+      </c>
+      <c r="B584" s="2">
+        <v>14</v>
+      </c>
+      <c r="C584" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D584" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F584" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G584" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="H584" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I584" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J584" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A585" s="1">
+        <v>22</v>
+      </c>
+      <c r="B585" s="2">
+        <v>15</v>
+      </c>
+      <c r="C585" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D585" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F585" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G585" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="H585" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I585" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J585" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A586" s="1">
+        <v>22</v>
+      </c>
+      <c r="B586" s="2">
         <v>16</v>
       </c>
-      <c r="F8" t="s">
+      <c r="C586" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D586" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F586" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G586" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="H586" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I586" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J586" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A587" s="1">
+        <v>22</v>
+      </c>
+      <c r="B587" s="2">
         <v>17</v>
       </c>
-      <c r="G8" t="s">
+      <c r="C587" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D587" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F587" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G587" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="H587" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="I587" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J587" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A588" s="1">
+        <v>22</v>
+      </c>
+      <c r="B588" s="2">
+        <v>18</v>
+      </c>
+      <c r="C588" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D588" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E588" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F588" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G588" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="H588" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="I588" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J588" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A589" s="1">
+        <v>22</v>
+      </c>
+      <c r="B589" s="2">
+        <v>19</v>
+      </c>
+      <c r="C589" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D589" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E589" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F589" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G589" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="H589" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I589" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J589" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A590" s="1">
+        <v>22</v>
+      </c>
+      <c r="B590" s="2">
+        <v>20</v>
+      </c>
+      <c r="C590" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D590" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F590" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G590" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="H590" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="I590" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J590" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A591" s="1">
+        <v>22</v>
+      </c>
+      <c r="B591" s="2">
+        <v>21</v>
+      </c>
+      <c r="C591" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D591" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F591" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G591" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="H591" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="I591" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J591" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A592" s="1">
+        <v>22</v>
+      </c>
+      <c r="B592" s="2">
+        <v>22</v>
+      </c>
+      <c r="C592" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D592" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F592" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G592" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="H592" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I592" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J592" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A593" s="1">
+        <v>22</v>
+      </c>
+      <c r="B593" s="2">
+        <v>23</v>
+      </c>
+      <c r="C593" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D593" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F593" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G593" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="H593" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I593" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J593" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A594" s="1">
+        <v>22</v>
+      </c>
+      <c r="B594" s="2">
+        <v>24</v>
+      </c>
+      <c r="C594" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D594" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E594" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F594" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G594" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="H594" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I594" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J594" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A595" s="1">
+        <v>22</v>
+      </c>
+      <c r="B595" s="2">
+        <v>25</v>
+      </c>
+      <c r="C595" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D595" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F595" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G595" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="H595" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I595" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J595" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A596" s="1">
+        <v>22</v>
+      </c>
+      <c r="B596" s="2">
         <v>26</v>
       </c>
-      <c r="H8" t="s">
-[...10 lines deleted...]
-      <c r="C9" t="s">
+      <c r="C596" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D596" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E596" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F596" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G596" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="H596" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="I596" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J596" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A597" s="1">
+        <v>22</v>
+      </c>
+      <c r="B597" s="2">
         <v>27</v>
       </c>
-      <c r="F9" t="s">
+      <c r="C597" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D597" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E597" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F597" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G597" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="H597" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I597" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J597" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A598" s="1">
+        <v>22</v>
+      </c>
+      <c r="B598" s="2">
         <v>28</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="C598" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D598" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E598" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F598" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G598" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="H598" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I598" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J598" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A599" s="1">
+        <v>22</v>
+      </c>
+      <c r="B599" s="2">
         <v>29</v>
       </c>
-      <c r="I9" t="s">
+      <c r="C599" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D599" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E599" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F599" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G599" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="H599" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="I599" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J599" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A600" s="1">
+        <v>22</v>
+      </c>
+      <c r="B600" s="2">
         <v>30</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C10" t="s">
+      <c r="C600" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D600" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E600" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F600" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G600" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="H600" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I600" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J600" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A601" s="1">
+        <v>22</v>
+      </c>
+      <c r="B601" s="2">
+        <v>31</v>
+      </c>
+      <c r="C601" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D601" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F601" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G601" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="H601" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="I601" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J601" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A602" s="1">
+        <v>22</v>
+      </c>
+      <c r="B602" s="2">
+        <v>32</v>
+      </c>
+      <c r="C602" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D602" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E602" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F602" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G602" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="H602" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="I602" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J602" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A603" s="1">
+        <v>22</v>
+      </c>
+      <c r="B603" s="2">
+        <v>33</v>
+      </c>
+      <c r="C603" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D603" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F603" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G603" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="H603" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="I603" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J603" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A604" s="1">
+        <v>22</v>
+      </c>
+      <c r="B604" s="2">
+        <v>34</v>
+      </c>
+      <c r="C604" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D604" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E604" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F604" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G604" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="H604" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I604" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J604" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A605" s="1">
+        <v>22</v>
+      </c>
+      <c r="B605" s="2">
+        <v>35</v>
+      </c>
+      <c r="C605" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D605" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E605" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F605" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G605" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="H605" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I605" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J605" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A606" s="1">
+        <v>22</v>
+      </c>
+      <c r="B606" s="2">
+        <v>36</v>
+      </c>
+      <c r="C606" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D606" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E606" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F606" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G606" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="H606" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I606" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J606" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A607" s="1">
+        <v>22</v>
+      </c>
+      <c r="B607" s="2">
+        <v>37</v>
+      </c>
+      <c r="C607" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D607" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E607" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F607" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G607" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="H607" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F10" t="s">
-[...34 lines deleted...]
-      <c r="I11" t="s">
+      <c r="I607" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J607" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A608" s="1">
+        <v>22</v>
+      </c>
+      <c r="B608" s="2">
         <v>38</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="G13" t="s">
+      <c r="C608" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D608" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F608" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G608" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="H608" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="I608" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J608" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A609" s="1">
+        <v>22</v>
+      </c>
+      <c r="B609" s="2">
         <v>39</v>
       </c>
-      <c r="H13" t="s">
+      <c r="C609" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D609" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F609" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G609" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="H609" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="I609" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="J609" s="2">
+        <v>196530</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A610" s="1">
+        <v>22</v>
+      </c>
+      <c r="B610" s="2">
         <v>40</v>
       </c>
-      <c r="I13" t="s">
-[...2635 lines deleted...]
-      <c r="G131" t="s">
+      <c r="C610" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="H131" t="s">
-[...303 lines deleted...]
-      <c r="K145" t="s">
+      <c r="D610" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E610" s="3" t="s">
         <v>291</v>
       </c>
-    </row>
-[...179 lines deleted...]
-      <c r="G154" t="s">
+      <c r="F610" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G610" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="H610" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="H154" t="s">
-[...7395 lines deleted...]
-      <c r="G495" t="s">
+      <c r="I610" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="H495" t="s">
-[...2585 lines deleted...]
-        <v>761</v>
+      <c r="J610" s="2">
+        <v>196530</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B607">
-[...1 lines deleted...]
-  </sortState>
+  <autoFilter ref="A1:J1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Inventario_IRS</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Inventario IRS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CASADO DE OTAOLA, LUIS</dc:creator>
+  <dc:creator>GUNTIÑAS GARCIA, MARIA JESUS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>